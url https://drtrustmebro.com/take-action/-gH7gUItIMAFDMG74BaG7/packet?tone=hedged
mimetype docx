--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -145,83 +145,83 @@
         <w:t xml:space="preserve">The principal public materials reviewed include https://healcountryholistic.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Licensure and Business Operations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public materials state the credentials DOCTOR, DC, DR, CHIROPRACTOR, and the public registry record lists D.C.</w:t>
+        <w:t xml:space="preserve">Public materials state the credentials DOCTOR, DC, DR, CHIROPRACTOR, and the public registry record lists D.C..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Public Marketing Representations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly posted content appears to make the following representation: "Functional Medicine". Publicly posted content appears to make the following representation: "Health Evaluations". Publicly posted content appears to make the following representation: "Implementing an intensive detoxification protocol targeting parasites and mercury". Publicly posted content appears to make the following representation: "Integrative Wellness".</w:t>
+        <w:t xml:space="preserve">Publicly posted content appears to make the following representations, "Functional Medicine", "Health Evaluations", "Implementing an intensive detoxification protocol targeting parasites and mercury", and "Integrative Wellness".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">C. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address intensive detoxification protocol targeting parasites and mercury, which the cited rule text suggests may fall outside the D.C. scope in Hawaii. Public content appears to address Detoxification protocol for parasites and mercury, which the cited rule text suggests may fall outside the D.C. scope in Hawaii. Public content appears to address Functional Medicine, which the cited rule text suggests may fall outside the D.C. scope in Hawaii. Public content appears to address Health Evaluations, which the cited rule text suggests may fall outside the D.C. scope in Hawaii. Public content appears to address Integrative Wellness, which the cited rule text suggests may fall outside the D.C. scope in Hawaii. Public content appears to address Functional Medicine for systemic disease, which the cited rule text suggests may fall outside the D.C. scope in Hawaii. Public content appears to address Health Evaluations with advanced diagnostic testing, which the cited rule text suggests may fall outside the D.C. scope in Hawaii.</w:t>
+        <w:t xml:space="preserve">Public content appears to address intensive detoxification protocol targeting parasites and mercury, Detoxification protocol for parasites and mercury, Functional Medicine, Health Evaluations, Integrative Wellness, Functional Medicine for systemic disease, Health Evaluations with advanced diagnostic testing, Psychological fear-based pain elimination, described as "scaring away pain", Immune system assistance via spinal adjustment, and General body optimization via brain-body connection, which the cited rule text suggests may fall outside the D.C. scope in Hawaii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">D. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
@@ -255,51 +255,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under HAR Section 16-76-56(b)(27) and (b)(28); HRS Section 442-9(a)(5)-(6) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: REPRESENTATIONS EXCEEDING THE CHIROPRACTIC SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: HAR Section 16-76-25 and Section 16-76-26(6)(C).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address intensive detoxification protocol targeting parasites and mercury, Detoxification protocol for parasites and mercury, Functional Medicine, Health Evaluations, Integrative Wellness, Functional Medicine for systemic disease, and Health Evaluations with advanced diagnostic testing, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address intensive detoxification protocol targeting parasites and mercury, Detoxification protocol for parasites and mercury, Functional Medicine, Health Evaluations, Integrative Wellness, Functional Medicine for systemic disease, Health Evaluations with advanced diagnostic testing, Psychological fear-based pain elimination ('scaring away pain'), Immune system assistance via spinal adjustment, General body optimization via brain-body connection, and Full Body Chiropractic Adjustments, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under HAR Section 16-76-25 and Section 16-76-26(6)(C) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT III: FUNCTIONAL ASSESSMENT AND LABORATORY-TESTING CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: HAR Section 16-76-25 and Section 16-76-56(b)(24); HRS Chapter 436B.</w:t>
       </w:r>
     </w:p>
@@ -645,51 +645,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://healcountryholistic.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+              <w:t xml:space="preserve">https://web.archive.org/web/20250330135304/https://healcountryholistic.com/ (captured 2025033013)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>