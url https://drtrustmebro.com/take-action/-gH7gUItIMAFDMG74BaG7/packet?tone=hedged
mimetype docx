--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -138,99 +138,83 @@
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://healcountryholistic.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Licensure and Business Operations</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public materials state the credentials DOCTOR, DC, DR, CHIROPRACTOR, and the public registry record lists D.C..</w:t>
+        <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly posted content associated with Ryan Mijares, D.C., appears to include the representations “Health Evaluations,” “Functional Medicine,” “Implementing an intensive detoxification protocol targeting parasites and mercury,” and “Integrative Wellness.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B. Public Marketing Representations</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Publicly posted content appears to make the following representations, "Functional Medicine", "Health Evaluations", "Implementing an intensive detoxification protocol targeting parasites and mercury", and "Integrative Wellness".</w:t>
+        <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address an intensive detoxification protocol targeting parasites and mercury. The provided public-record review describes a Hawaii chiropractic license as covering the spine, joints, and muscles, and not diagnosing or treating parasitic infection. Public content also appears to address Functional Medicine, Health Evaluations, Integrative Wellness, Functional Medicine for systemic disease, and Health Evaluations with advanced diagnostic testing, which the applicable licensing rules are described as suggesting may fall outside the D.C. scope in Hawaii. Other public content appears to address psychological fear-based pain elimination, described as “scaring away pain,” immune system assistance via spinal adjustment, and general body optimization via the brain-body connection, which the applicable licensing rules are described as suggesting may fall outside the D.C. scope in Hawaii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">C. Scope of Practice Concerns</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">D. Complainant's Own Experience</w:t>
+        <w:t xml:space="preserve">C. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: FALSE, MISLEADING, OR DECEPTIVE ADVERTISING</w:t>