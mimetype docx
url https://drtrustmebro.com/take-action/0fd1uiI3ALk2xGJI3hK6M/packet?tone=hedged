--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -116,135 +116,158 @@
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://tricountywellness.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Publicly available content appears to present Hormones, thyroid, and gut health made clear as an area of focus, and the cited rule text suggests this may fall outside the D.C. scope in Missouri. Public content appears to address Fibromyalgia, Endometriosis Support, Menopause and Perimenopause, PCOS and Irregular Cycles, You are not crazy, it is just menopause, and Menopause Support, each of which the cited rule text suggests may fall outside the D.C. scope in Missouri. Public content also appears to address diagnosing and clarifying endocrine disorders, including hormones and thyroid, through functional testing, along with Functional Testing for Hormones and Thyroid, Hair analysis, Nutritional support, and using hair analysis to diagnose systemic health issues, and the cited rule text suggests these topics may fall outside the D.C. scope in Missouri.</w:t>
+        <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly posted content associated with Megan Malone appears to include the representations "hair analysis" and "Fibromyalgia".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
+        <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address hormones, thyroid, and gut health, including functional testing for hormones and thyroid; fibromyalgia; endometriosis support; menopause and perimenopause, including the phrase "You are not crazy, it is just menopause" and menopause support; PCOS and irregular cycles; and hair analysis, including hair analysis for whole person healthcare. The reviewed materials describe a Missouri chiropractic license as covering the spine, joints, and muscles, and as not covering diagnosis or treatment of hormone imbalance, thyroid disease, chronic fatigue, fibromyalgia, endometriosis, menopause, or PCOS. The public content concerning hair analysis appears to relate to a subject that the applicable licensing rules may place outside the scope of a D.C. license in Missouri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">C. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Mo. Rev. Stat. Section 331.010 and Section 331.060.2(18).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Hormones, thyroid, and gut health made clear, Fibromyalgia, Endometriosis Support, Menopause and Perimenopause, PCOS and Irregular Cycles, You are not crazy, it is just menopause, Menopause Support, Diagnosing and clarifying endocrine disorders (hormones, thyroid) via functional testing, Functional Testing for Hormones and Thyroid, Hair analysis, Nutritional support, and Using hair analysis to diagnose systemic health issues, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Hormones, thyroid, and gut health made clear, Fibromyalgia, Endometriosis Support, Menopause and Perimenopause, PCOS and Irregular Cycles, You are not crazy, it is just menopause, Menopause Support, Functional Testing for Hormones and Thyroid, Hair analysis, and Hair Analysis for Whole Person Healthcare, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Mo. Rev. Stat. Section 331.010 and Section 331.060.2(18) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DECEPTIVE OR MISLEADING PUBLIC REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Mo. Rev. Stat. Section 331.060.2(4) and Section 331.060.2(18).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">The public representations described above appear capable of conveying to consumers a level of clinical authority beyond the licensed scope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Mo. Rev. Stat. Section 331.060.2(4) and Section 331.060.2(18) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT III: IMPROPER TREATMENT PLANNING AND CLINICAL CONDUCT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Mo. Rev. Stat. Section 331.060.2(5).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The public materials described above appear to present condition-specific frameworks, laboratory-testing guidance, and treatment protocols directed at systemic conditions, rather than services grounded in the licensed scope.</w:t>
       </w:r>
@@ -271,50 +294,57 @@
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Mo. Rev. Stat. Section 331.060.2(4).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Mo. Rev. Stat. Section 331.060.2(4) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT V: UNLAWFUL OR MISLEADING ADVERTISING</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: 20 CSR 2070-2.060(6) and Mo. Rev. Stat. Section 331.060.2(18).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public marketing representations and testimonials described above appear to present the practice's services without consistently identifying the limits of the D.C. scope or the practitioner's credentials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under 20 CSR 2070-2.060(6) and Mo. Rev. Stat. Section 331.060.2(18) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IV. RELIEF REQUESTED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Formal investigation of the conduct described herein, including review of the Respondent's public advertising, website representations, consultation materials, and commercial structures.</w:t>
       </w:r>
     </w:p>