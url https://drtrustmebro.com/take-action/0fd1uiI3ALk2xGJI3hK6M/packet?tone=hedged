--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -84,90 +84,90 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1700290020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MISSOURI STATE BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Megan Malone (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Hormones, thyroid, and gut health made clear, Fibromyalgia, Endometriosis Support, Menopause and Perimenopause, PCOS and Irregular Cycles, and You are not crazy, it is just menopause, that may extend beyond the D.C. scope in Missouri.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Hormones, thyroid, and gut health made clear, Fibromyalgia, Endometriosis Support, Menopause and Perimenopause, PCOS and Irregular Cycles, and You are not crazy, it is just menopause. A chiropractic license in Missouri covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://tricountywellness.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address hormones, thyroid, and gut health made clear, fibromyalgia, endometriosis support, menopause and perimenopause, PCOS and irregular cycles, the statement "you are not crazy, it is just menopause," menopause support, diagnosing and clarifying endocrine disorders via functional testing, functional testing for hormones and thyroid, hair analysis, nutritional support, and using hair analysis to diagnose systemic health issues, which the applicable licensing rules suggest may fall outside the D.C. scope in Missouri.</w:t>
+        <w:t xml:space="preserve">Publicly available content appears to present Hormones, thyroid, and gut health made clear as an area of focus, and the cited rule text suggests this may fall outside the D.C. scope in Missouri. Public content appears to address Fibromyalgia, Endometriosis Support, Menopause and Perimenopause, PCOS and Irregular Cycles, You are not crazy, it is just menopause, and Menopause Support, each of which the cited rule text suggests may fall outside the D.C. scope in Missouri. Public content also appears to address diagnosing and clarifying endocrine disorders, including hormones and thyroid, through functional testing, along with Functional Testing for Hormones and Thyroid, Hair analysis, Nutritional support, and using hair analysis to diagnose systemic health issues, and the cited rule text suggests these topics may fall outside the D.C. scope in Missouri.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>