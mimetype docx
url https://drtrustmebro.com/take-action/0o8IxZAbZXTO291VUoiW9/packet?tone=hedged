--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -36,143 +36,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FORMAL COMPLAINT REQUESTING INVESTIGATION AND REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jonah Yakel</w:t>
+        <w:t xml:space="preserve">Jonah Dallas Yakel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1619145026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Jonah Yakel (the Respondent), identified in the attached public materials.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Mold exposure root-cause style counseling, that may extend beyond the D.C. scope in Kansas. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Jonah Dallas Yakel (the Respondent), identified in the attached public materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including ADHD, Cognitive decline, dementia, and Alzheimer's disease, Anxiety and depression, Autoimmune conditions, Mold and Lyme related illness, and healing from CIRS. A chiropractic license in Kansas covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is ADHD. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The principal public materials reviewed include https://www.facebook.com/photo.php?fbid=1216039470204576&amp;set=a.533674328441097&amp;type=3 and the public registry and license verification sources listed in the exhibit index below.</w:t>
+        <w:t xml:space="preserve">The principal public materials reviewed include https://www.facebook.com/photo.php?fbid=1216039470204576&amp;set=a.533674328441097&amp;type=3, https://www.drjonahyakel.com and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly posted content appears to make the following representations: "Mold in our living environments can do more than just damage our homes, it can harm our brains." It further states, "Prolonged exposure to mold releases mycotoxins, which are toxic substances that can lead to a range of neurological issues, including cognitive decline," and, "When you breathe in air contaminated with mold spores, these toxins can enter your bloodstream and make their way to your brain, causing inflammation and disrupting normal brain function." The same public content also advises, "Inspect your home regularly for signs of mold, especially in damp areas."</w:t>
+        <w:t xml:space="preserve">Publicly posted content appears to make the following representation, "Mold in our living environments can do more than just damage our homes, it can harm our brains." Publicly posted content also appears to make the following representation, "Prolonged exposure to mold releases mycotoxins, which are toxic substances that can lead to a range of neurological issues, including cognitive decline." Publicly posted content further appears to make the following representation, "When you breathe in air contaminated with mold spores, these toxins can enter your bloodstream and make their way to your brain, causing inflammation and disrupting normal brain function." Publicly posted content also appears to make the following representation, "Inspect your home regularly for signs of mold, especially in damp areas."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address Mold exposure root-cause style counseling, which the cited rule text suggests may fall outside the D.C. scope in Kansas.</w:t>
+        <w:t xml:space="preserve">Public content appears to address cognitive decline, dementia, and Alzheimer's disease, anxiety and depression, autoimmune conditions, mold and Lyme related illness, healing from CIRS, CIRS+, and The CIRS Brain Solution, all of which the cited rule text suggests may fall outside the D.C. scope in Kansas. Public content also appears to address claims to manage autoimmune disease, an internal medical condition, claims to diagnose and treat Lyme and mold-related systemic illness, claims to heal from CIRS, a contested systemic illness model, and CIRS and mold-related illness healing protocols, which the cited rule text suggests may fall outside the D.C. scope in Kansas. Public content also appears to address depression, which the cited rule text suggests may fall outside the D.C. scope in Kansas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">C. Consultation and Monetization Structure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public materials appear to describe the following consultation and monetization structure: Kickback/affiliate signals on 1 source(s).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">D. Complainant's Own Experience</w:t>
@@ -192,51 +192,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Mold exposure root-cause style counseling, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address ADHD, Cognitive decline, dementia, and Alzheimer's disease, Anxiety and depression, Autoimmune conditions, Mold and Lyme related illness, healing from CIRS, CIRS+, The CIRS Brain Solution, Claims to manage autoimmune disease, an internal medical condition, Claims to diagnose/treat Lyme and mold-related systemic illness, Claims to heal from CIRS, a contested systemic illness model, and CIRS and mold-related illness healing protocols. A chiropractic license in Kansas covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is ADHD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: CHRONIC-CONDITION FUNCTIONAL MEDICINE ADVERTISING AND REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871.</w:t>
       </w:r>
     </w:p>
@@ -615,50 +615,100 @@
               <w:t xml:space="preserve">Exhibit B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.facebook.com/photo.php?fbid=1216039470204576&amp;set=a.533674328441097&amp;type=3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.drjonahyakel.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>