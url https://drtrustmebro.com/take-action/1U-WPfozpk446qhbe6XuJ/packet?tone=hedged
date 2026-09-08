--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -80,138 +80,138 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1093019549</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the PENNSYLVANIA STATE BOARD OF CHIROPRACTIC requesting formal investigation and regulatory review concerning Danielle Marie Gray (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Lyme Disease, Rheumatoid Arthritis, Multiple Sclerosis, Fibromyalgia, chronic fatigue, and psoriatic arthritis, that may extend beyond the D.C. scope in Pennsylvania.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Hyperactivity (ADHD), Lyme Disease, Rheumatoid Arthritis, Multiple Sclerosis, Fibromyalgia, and chronic fatigue. A chiropractic license in Pennsylvania covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is ADHD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://restorehlc.com/dr-danielle-gray/, https://amzn.to/3WputrT, https://restorehealthandlongevity.com/services and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address a range of health conditions, including Lyme Disease, Rheumatoid Arthritis, Multiple Sclerosis, Fibromyalgia, chronic fatigue, psoriatic arthritis, Heart disease, High cholesterol, Cancer risk, Depression, Worry about Alzheimer’s and dementia, and Autoimmune Disease. The cited rule text suggests that each of these conditions may fall outside the D.C. scope in Pennsylvania.</w:t>
+        <w:t xml:space="preserve">Public content appears to address Lyme Disease, Rheumatoid Arthritis, Multiple Sclerosis, Fibromyalgia, chronic fatigue, psoriatic arthritis, Heart disease, High cholesterol, Cancer risk, Depression, Worry about Alzheimer’s and dementia, and Autoimmune Disease, and the cited rule text suggests these topics may fall outside the D.C. scope in Pennsylvania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Lyme Disease, Rheumatoid Arthritis, Multiple Sclerosis, Fibromyalgia, chronic fatigue, psoriatic arthritis, Heart disease, High cholesterol, Cancer risk, Depression, Worry about Alzheimer’s and dementia, and Autoimmune Disease, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Hyperactivity (ADHD), Lyme Disease, Rheumatoid Arthritis, Multiple Sclerosis, Fibromyalgia, chronic fatigue, psoriatic arthritis, Heart disease, High cholesterol, Cancer risk, Depression, and Worry about Alzheimer’s and dementia, which the cited rule text suggests may fall outside the D.C. scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is ADHD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's chiropractic practice act and board advertising rules and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: ADVERTISING AND PUBLIC REPRESENTATION CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>
       </w:r>
     </w:p>