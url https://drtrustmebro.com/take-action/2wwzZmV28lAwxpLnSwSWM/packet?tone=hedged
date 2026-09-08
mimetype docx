--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -36,198 +36,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FORMAL COMPLAINT REQUESTING INVESTIGATION AND REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mindy Pelz</w:t>
+        <w:t xml:space="preserve">Mindy Hetzer Pelz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1740391564</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the CALIFORNIA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Mindy Pelz (the Respondent), identified in the attached public materials.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including menopause conversation, helping women unlock energy, brain clarity, and purpose, support hormone balance, energy, and overall well-being, support hormone balance naturally throughout your menstrual cycle, The Menopause Reset, Hormones &amp; Menopause, and Menopause Hormone Optimization via Fasting, that may extend beyond the D.C scope in California.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the CALIFORNIA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Mindy Hetzer Pelz (the Respondent), identified in the attached public materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including How To Reset Your Minerals in Perimenopause, hormone balance, The Menopause Reset, Hormones &amp; Menopause, Mineral deficiency, and Advanced electrolyte and micronutrient support set, that may extend beyond the D.C scope in California. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The principal public materials reviewed include https://drmindypelz.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
+        <w:t xml:space="preserve">The principal public materials reviewed include https://beamminerals.com/?oid=4&amp;a..., http://hvmn.com/PELZ, https://richroll.com/podcast/mindy-pelz-926, https://camanoislandcoffee.com/dr-pelz, https://x.com/Familylifechiro/status/11798000294 and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">{"A. Public Marketing Representations":"Publicly posted content appears to represent that \"BEAM Minerals restores cellular energy, allowing the body to gain and maintain healthy balance,\" that it \"supplies important cellular nutrition and detoxification support,\" and that mineral deficiency may be addressed through \"Signs of a Mineral Deficiency: How to Boost Cellular Metabolism with Bioavailable Minerals.\" The same public content appears to feature \"How To Reset Your Minerals in Perimenopause.\"","B. Scope of Practice Concerns":"Public content appears to address How To Reset Your Minerals in Perimenopause, hormone balance, The Menopause Reset, Hormones &amp; Menopause, Mineral deficiency, Advanced electrolyte and micronutrient support set, Ketone-IQ supports sharper focus, cleaner energy, and mental performance, Coffee Lovers Club subscription, Fasting, Detox, Gut support, and Reset Academy wellness program. The cited materials indicate that these subjects may fall outside the scope associated with a D.C. credential in California.","C. Consultation and Monetization Structure":"Public materials appear to describe a consultation and monetization structure that promotes one commerce partner, with the compensation model not yet established, and includes kickback or affiliate signals on two sources.","D. Storefront and Product Sales":"Public materials appear to link to BEAM Minerals as a supplement. The vendor's public materials appear to describe provider compensation associated with such links.","E. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public content appears to address menopause conversation, helping women unlock energy, brain clarity, and purpose, support hormone balance, energy, and overall well-being, and support hormone balance naturally throughout the menstrual cycle, which the applicable licensing rules suggest may fall outside the D.C scope in California. Public content also appears to address The Menopause Reset, Hormones &amp; Menopause, and Menopause Hormone Optimization via Fasting, which the applicable licensing rules suggest may fall outside the D.C scope in California. Furthermore, public content appears to address helping women unlock energy, brain clarity, and purpose in their second half of life, supporting areas like recovery, gut health, metabolism, and healthy aging, and supporting gut health, strengthening the intestinal barrier, and promoting a healthy microbiome, which the applicable licensing rules suggest may fall outside the D.C scope in California. Public content additionally appears to address supporting digestion, energy, and overall wellness, targeting cellular damage, boosting skin resilience, and helping reverse visible signs of aging, and promoting detoxification, relaxation, and muscle recovery, which the applicable licensing rules suggest may fall outside the D.C scope in California.</w:t>
+        <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address How To Reset Your Minerals in Perimenopause, hormone balance, The Menopause Reset, Hormones &amp; Menopause, Mineral deficiency, Advanced electrolyte and micronutrient support set, Ketone-IQ supports sharper focus, cleaner energy, and mental performance, Coffee Lovers Club subscription, Fasting, Detox, Gut support, and Reset Academy wellness program, which the cited rule text suggests may fall outside the D.C scope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's chiropractic practice act and board advertising rules and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
+        <w:t xml:space="preserve">COUNT II: ADVERTISING AND PUBLIC REPRESENTATION CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address menopause conversation, helping women unlock energy, brain clarity, and purpose, support hormone balance, energy, and overall well-being, support hormone balance naturally throughout your menstrual cycle, The Menopause Reset, Hormones &amp; Menopause, Menopause Hormone Optimization via Fasting, help women unlock energy, brain clarity, and purpose in their second half of life, support areas like recovery, gut health, metabolism, and healthy aging, support gut health, strengthen the intestinal barrier, and promote a healthy microbiome, support digestion, energy, and overall wellness, target cellular damage, boost skin resilience, and help reverse visible signs of aging, and promote detoxification, relaxation, and muscle recovery, which the cited rule text suggests may fall outside the D.C scope.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>
+        <w:t xml:space="preserve">The public marketing representations and testimonials described above appear to present the practice's services without consistently identifying the limits of the D.C scope or the practitioner's credentials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's chiropractic practice act and board advertising rules and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IV. RELIEF REQUESTED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Formal investigation of the conduct described herein, including review of the Respondent's public advertising, website representations, consultation materials, and commercial structures.</w:t>
       </w:r>
     </w:p>
@@ -485,63 +467,463 @@
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">https://beamminerals.com/?oid=4&amp;a...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260824150150/https://www.beamminerals.com/?oid=4&amp;a... (captured 2026082415)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">http://hvmn.com/PELZ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://richroll.com/podcast/mindy-pelz-926</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://camanoislandcoffee.com/dr-pelz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://x.com/Familylifechiro/status/11798000294</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://x.com/Familylifechiro/status/11099443113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://x.com/Familylifechiro/status/11791312646</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://x.com/Familylifechiro/status/41216085382529024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">https://drmindypelz.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://web.archive.org/web/20260714181539/https://www.drmindypelz.com/ (captured 2026071418)</w:t>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>