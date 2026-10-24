--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -50,136 +50,184 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mindy Hetzer Pelz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Empowering Women’s Health &amp; Aging</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1740391564</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the CALIFORNIA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Mindy Hetzer Pelz (the Respondent), identified in the attached public materials.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including How To Reset Your Minerals in Perimenopause, hormone balance, The Menopause Reset, Hormones &amp; Menopause, Mineral deficiency, and Advanced electrolyte and micronutrient support set, that may extend beyond the D.C scope in California. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the CALIFORNIA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Mindy Hetzer Pelz (the Respondent), practicing through Empowering Women’s Health &amp; Aging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including The Menopause Reset, Hormones &amp; Menopause, hormones, fasting, detox, and Detox program or detox guidance, that may extend beyond the D.C scope in California.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The principal public materials reviewed include https://beamminerals.com/?oid=4&amp;a..., http://hvmn.com/PELZ, https://richroll.com/podcast/mindy-pelz-926, https://camanoislandcoffee.com/dr-pelz, https://x.com/Familylifechiro/status/11798000294 and the public registry and license verification sources listed in the exhibit index below.</w:t>
+        <w:t xml:space="preserve">The principal public materials reviewed include https://drmindypelz.com/, https://x.com/Familylifechiro/status/11798000294, https://x.com/Familylifechiro/status/11099443113, https://x.com/Familylifechiro/status/11791312646, https://x.com/Familylifechiro/status/41216085382529024 and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">{"A. Public Marketing Representations":"Publicly posted content appears to represent that \"BEAM Minerals restores cellular energy, allowing the body to gain and maintain healthy balance,\" that it \"supplies important cellular nutrition and detoxification support,\" and that mineral deficiency may be addressed through \"Signs of a Mineral Deficiency: How to Boost Cellular Metabolism with Bioavailable Minerals.\" The same public content appears to feature \"How To Reset Your Minerals in Perimenopause.\"","B. Scope of Practice Concerns":"Public content appears to address How To Reset Your Minerals in Perimenopause, hormone balance, The Menopause Reset, Hormones &amp; Menopause, Mineral deficiency, Advanced electrolyte and micronutrient support set, Ketone-IQ supports sharper focus, cleaner energy, and mental performance, Coffee Lovers Club subscription, Fasting, Detox, Gut support, and Reset Academy wellness program. The cited materials indicate that these subjects may fall outside the scope associated with a D.C. credential in California.","C. Consultation and Monetization Structure":"Public materials appear to describe a consultation and monetization structure that promotes one commerce partner, with the compensation model not yet established, and includes kickback or affiliate signals on two sources.","D. Storefront and Product Sales":"Public materials appear to link to BEAM Minerals as a supplement. The vendor's public materials appear to describe provider compensation associated with such links.","E. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly posted content appears to describe the subject in connection with “women’s health, hormones, and aging” and to promote “handpicked products that support hormone balance, energy, and overall well-being.” The content also appears to use the representation “The Menopause Reset.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address The Menopause Reset, Hormones &amp; Menopause, hormones, and hormone-balance product recommendations. The provided public-record review describes a California chiropractic license as covering the spine, joints, and muscles, and not diagnosing or treating menopause or hormone imbalance. Public content also appears to address fasting, detox and detox guidance, peptide-based dietary supplements, a gut-support soil-derived supplement, Fast Like a Girl, Chromium Complex, and Berberine. The review characterizes these topics as potentially outside the California D.C. scope under the applicable licensing rules, with fasting, peptide-based dietary supplements, the gut-support soil-derived supplement, Fast Like a Girl, Chromium Complex, and Berberine described as gray areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">C. Complainant's Own Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address How To Reset Your Minerals in Perimenopause, hormone balance, The Menopause Reset, Hormones &amp; Menopause, Mineral deficiency, Advanced electrolyte and micronutrient support set, Ketone-IQ supports sharper focus, cleaner energy, and mental performance, Coffee Lovers Club subscription, Fasting, Detox, Gut support, and Reset Academy wellness program, which the cited rule text suggests may fall outside the D.C scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address The Menopause Reset, Hormones &amp; Menopause, hormones, fasting, detox, Detox program or detox guidance, Peptide-based dietary supplements, Gut-support soil-derived supplement, Hormone-balance product recommendations, Fast Like a Girl, Chromium Complex, and Berberine, which the cited rule text suggests may fall outside the D.C scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's chiropractic practice act and board advertising rules and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: ADVERTISING AND PUBLIC REPRESENTATION CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>
       </w:r>
     </w:p>
@@ -467,451 +515,351 @@
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://beamminerals.com/?oid=4&amp;a...</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">https://web.archive.org/web/20260824150150/https://www.beamminerals.com/?oid=4&amp;a... (captured 2026082415)</w:t>
+              <w:t xml:space="preserve">https://drmindypelz.com/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260824150417/https://www.drmindypelz.com/ (captured 2026082415)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Additional public practice website</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">http://hvmn.com/PELZ</w:t>
+              <w:t xml:space="preserve">Additional public channel or post</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://x.com/Familylifechiro/status/11798000294</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Additional public practice website</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">https://richroll.com/podcast/mindy-pelz-926</w:t>
+              <w:t xml:space="preserve">Additional public channel or post</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://x.com/Familylifechiro/status/11099443113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Additional public practice website</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">https://camanoislandcoffee.com/dr-pelz</w:t>
+              <w:t xml:space="preserve">Additional public channel or post</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://x.com/Familylifechiro/status/11791312646</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Additional public practice website</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">https://x.com/Familylifechiro/status/11798000294</w:t>
+              <w:t xml:space="preserve">Additional public channel or post</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://x.com/Familylifechiro/status/41216085382529024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Additional public practice website</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">https://x.com/Familylifechiro/status/11099443113</w:t>
+              <w:t xml:space="preserve">Storefront or vendor link (InfiniWell)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://bit.ly/3NYHh9R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Additional public practice website</w:t>
-[...111 lines deleted...]
-              <w:t xml:space="preserve">https://drmindypelz.com/</w:t>
+              <w:t xml:space="preserve">Storefront or vendor link (Intelligence of Nature)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://intelligenceofnature.com/collections/shop-all?uid=4&amp;oid=1&amp;affid=56&amp;source_id=Pinterest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>