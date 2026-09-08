--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -84,90 +84,90 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">442 Morris Ave, Springfield, New Jersey, 07081</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the NEW JERSEY STATE BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Jason Kaufman (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Lyme Testing, Thyroid Disorders, Diabetes &amp; Blood Sugar, Autoimmune Disease, Anxiety &amp; Depression, and Infertility, that may extend beyond the Chiropractor scope in New Jersey.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Lyme Testing, Thyroid Disorders, Diabetes &amp; Blood Sugar, Autoimmune Disease, Anxiety &amp; Depression, and Infertility. A chiropractic license in New Jersey covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://advancedintegratedhealth.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address Lyme Testing, Thyroid Disorders, Diabetes &amp; Blood Sugar, Autoimmune Disease, Anxiety &amp; Depression, Infertility, Menopause/Hormone Imbalances, Lyme, Irritable Bowel Syndrome (IBS), Fibromyalgia, THYROID &amp; HYPOTHYROIDISM, and MENOPAUSE. The applicable licensing rules suggest that each of these areas may fall outside the Chiropractor scope in New Jersey.</w:t>
+        <w:t xml:space="preserve">Public content appears to address Lyme Testing, Thyroid Disorders, Diabetes &amp; Blood Sugar, Autoimmune Disease, Anxiety &amp; Depression, Infertility, Menopause/Hormone Imbalances, Lyme, Irritable Bowel Syndrome (IBS), Fibromyalgia, THYROID &amp; HYPOTHYROIDISM, and MENOPAUSE, and the cited rule text suggests these subject areas may fall outside the Chiropractor scope in New Jersey.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
@@ -217,51 +217,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under N.J.S.A. 45:1-21(o) and N.J.A.C. 13:44E-2.1 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT III: PRACTICE BEYOND THE SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: N.J.S.A. 45:9-14.5 et seq., 45:1-21(h), and N.J.A.C. 13:44E-1.1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Lyme Testing, Thyroid Disorders, Diabetes &amp; Blood Sugar, Autoimmune Disease, Anxiety &amp; Depression, Infertility, Menopause/Hormone Imbalances, Lyme, Irritable Bowel Syndrome (IBS), Fibromyalgia, THYROID &amp; HYPOTHYROIDISM, and MENOPAUSE, which the cited rule text suggests may fall outside the Chiropractor scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Lyme Testing, Thyroid Disorders, Diabetes &amp; Blood Sugar, Autoimmune Disease, Anxiety &amp; Depression, Infertility, Menopause/Hormone Imbalances, Lyme, Irritable Bowel Syndrome (IBS), Fibromyalgia, THYROID &amp; HYPOTHYROIDISM, and MENOPAUSE. A chiropractic license in New Jersey covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under N.J.S.A. 45:9-14.5 et seq., 45:1-21(h), and N.J.A.C. 13:44E-1.1 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT IV: REFERRAL AND PATIENT-SAFETY CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: N.J.S.A. 45:1-21(c) and (d).</w:t>
       </w:r>
     </w:p>