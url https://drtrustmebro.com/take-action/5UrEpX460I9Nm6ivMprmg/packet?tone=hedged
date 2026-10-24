--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -138,67 +138,67 @@
         <w:t xml:space="preserve">The principal public materials reviewed include https://hamadahealth.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly posted content appears to make the following representations, "Autoimmune disease," "Diabetes," and "Cardiovascular."</w:t>
+        <w:t xml:space="preserve">Publicly posted content associated with Gloria Hamada appears to include the representations "Autoimmune disease," "Diabetes," and "Cardiovascular."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address Autoimmune disease, Diabetes, Digestive issues and leaky gut, Treatment of Autoimmune Disease, Diabetes, Cardiovascular Disease, Cardiovascular, Fatigue, Functional Medicine Root Cause Analysis, Specialty Laboratory Testing for Root Causes, and it appears to state that it "finds the root cause of your symptoms and illness," which the cited rule text suggests may fall outside the Chiropractor scope in Hawaii.</w:t>
+        <w:t xml:space="preserve">Public content appears to address autoimmune disease, diabetes, digestive issues and leaky gut, treatment of autoimmune disease, diabetes and cardiovascular disease, autoimmune diseases, and cardiovascular concerns. Public content also appears to refer to finding the root cause of symptoms and illness, fatigue, Functional Medicine Root Cause Analysis, and Specialty Laboratory Testing for Root Causes. The public materials describe topics that, according to the public-record review about a Hawaii chiropractic license, extend beyond its coverage of the spine, joints, and muscles, including diagnosing or treating autoimmune disease, diabetes, IBS and gut disorders, and heart disease. The applicable licensing rules are also described in the public-record review as suggesting that root-cause analysis, fatigue, and specialty laboratory testing for root causes may fall outside the chiropractor scope in Hawaii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">C. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>