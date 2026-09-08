--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -99,106 +99,106 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the HAWAII STATE BOARD OF CHIROPRACTIC requesting formal investigation and regulatory review concerning Gloria Hamada (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Autoimmune disease, Diabetes, Digestive issues &amp; leaky gut, Treatment of Autoimmune Disease, Diabetes, Cardiovascular Disease, Cardiovascular, and finds the root cause of your symptoms and illness, that may extend beyond the Chiropractor scope in Hawaii.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Autoimmune disease, Diabetes, Digestive issues &amp; leaky gut, Treatment of Autoimmune Disease, Diabetes, Cardiovascular Disease, Autoimmune Diseases, and Cardiovascular. A chiropractic license in Hawaii covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://hamadahealth.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly posted content appears to make the following representation: "Autoimmune disease". Publicly posted content appears to make the following representation: "Diabetes". Publicly posted content appears to make the following representation: "Cardiovascular".</w:t>
+        <w:t xml:space="preserve">Publicly posted content appears to make the following representations, "Autoimmune disease," "Diabetes," and "Cardiovascular."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address Autoimmune disease, which the cited rule text suggests may fall outside the Chiropractor scope in Unknown (General Chiropractic Standards). Public content appears to address Diabetes, which the cited rule text suggests may fall outside the Chiropractor scope in Unknown (General Chiropractic Standards). Public content appears to address Digestive issues and leaky gut, which the cited rule text suggests may fall outside the Chiropractor scope in Unknown (General Chiropractic Standards). Public content appears to address Treatment of Autoimmune Disease, Diabetes, and Cardiovascular Disease, which the cited rule text suggests may fall outside the Chiropractor scope in Unknown (General Chiropractic Standards). Public content appears to address Cardiovascular, which the cited rule text suggests may fall outside the Chiropractor scope in Unknown (General Chiropractic Standards). Public content appears to address finds the root cause of your symptoms and illness, which the cited rule text suggests may fall outside the Chiropractor scope in Unknown (General Chiropractic Standards). Public content appears to address Fatigue, which the cited rule text suggests may fall outside the Chiropractor scope in Unknown (General Chiropractic Standards). Public content appears to address Functional Medicine Root Cause Analysis, which the cited rule text suggests may fall outside the Chiropractor scope in Unknown (General Chiropractic Standards). Public content appears to address Specialty Laboratory Testing for Root Causes, which the cited rule text suggests may fall outside the Chiropractor scope in Unknown (General Chiropractic Standards).</w:t>
+        <w:t xml:space="preserve">Public content appears to address Autoimmune disease, Diabetes, Digestive issues and leaky gut, Treatment of Autoimmune Disease, Diabetes, Cardiovascular Disease, Cardiovascular, Fatigue, Functional Medicine Root Cause Analysis, Specialty Laboratory Testing for Root Causes, and it appears to state that it "finds the root cause of your symptoms and illness," which the cited rule text suggests may fall outside the Chiropractor scope in Hawaii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">C. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
@@ -232,51 +232,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under HAR Section 16-76-56(b)(27) and (b)(28); HRS Section 442-9(a)(5)-(6) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: REPRESENTATIONS EXCEEDING THE CHIROPRACTIC SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: HAR Section 16-76-25 and Section 16-76-26(6)(C).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Autoimmune disease, Diabetes, Digestive issues &amp; leaky gut, Treatment of Autoimmune Disease, Diabetes, Cardiovascular Disease, Cardiovascular, finds the root cause of your symptoms and illness, Fatigue, Functional Medicine Root Cause Analysis, and Specialty Laboratory Testing for Root Causes, which the cited rule text suggests may fall outside the Chiropractor scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Autoimmune disease, Diabetes, Digestive issues &amp; leaky gut, Treatment of Autoimmune Disease, Diabetes, Cardiovascular Disease, Autoimmune Diseases, Cardiovascular, finds the root cause of your symptoms and illness, Fatigue, Functional Medicine Root Cause Analysis, and Specialty Laboratory Testing for Root Causes, which the cited rule text suggests may fall outside the Chiropractor scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under HAR Section 16-76-25 and Section 16-76-26(6)(C) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT III: FUNCTIONAL ASSESSMENT AND LABORATORY-TESTING CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: HAR Section 16-76-25 and Section 16-76-56(b)(24); HRS Chapter 436B.</w:t>
       </w:r>
     </w:p>