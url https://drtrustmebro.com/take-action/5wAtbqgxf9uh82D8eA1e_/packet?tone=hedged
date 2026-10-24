--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -36,182 +36,182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FORMAL COMPLAINT REQUESTING INVESTIGATION AND REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Richard Mayfield</w:t>
+        <w:t xml:space="preserve">Richard L. Mayfield</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">160, Edina, Minnesota, 55435</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1174560973</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MINNESOTA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Richard Mayfield (the Respondent), identified in the attached public materials.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Autism Spectrum Disorder, depression, high blood pressure, inflammatory bowel diseases, Diagnosing and treating hypertension as a functional-health issue, and functional medicine services, that may extend beyond the D.C. scope in Minnesota. The condition registry used in this review classes autism under its heading for infants and children.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MINNESOTA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Richard L. Mayfield (the Respondent), identified in the attached public materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Autism Spectrum Disorder, depression, high blood pressure, inflammatory bowel diseases, Diagnosing and treating hypertension as a functional-health issue, and functional medicine services, that may extend beyond the D.C. scope in Minnesota. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: autism. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://www.centerforwellbeingpc.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly available content appears to address depression, high blood pressure, inflammatory bowel diseases, and Autism Spectrum Disorder, all of which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content also appears to address diagnosing and treating hypertension as a functional-health issue, functional medicine services, nutritional and functional medicine services, and laboratory test referrals, each of which the cited rule text suggests may fall outside the D.C. scope in Minnesota. In addition, public content appears to state that "Muscle testing provides immediate assessment clues to solve the acute or recurrent pain," that "Functional health... solve chronic health care issues," that such services may "improve the lives of hundreds of children and adults with chronic health disorders," and that they aim to "identify and treat the root causes of disease," all of which the cited rule text suggests may fall outside the D.C. scope in Minnesota.</w:t>
+        <w:t xml:space="preserve">Public content associated with Richard L. Mayfield, D.C., appears to address Autism Spectrum Disorder, depression, high blood pressure, hypertension as a functional-health issue, and inflammatory bowel diseases, including Crohn disease and colitis. The provided public-record review describes a Minnesota chiropractic license as covering the spine, joints, and muscles, and not diagnosing or treating autism, depression, heart disease, Crohn disease, or colitis. Public content also appears to address functional medicine, nutritional and functional medicine services, and the statements “Muscle testing provides immediate assessment clues to solve the acute or recurrent pain,” “Functional health... solve chronic health care issues,” “improve the lives of hundreds of children and adults with chronic health disorders,” “identify and treat the root causes of disease,” and “symptom reduction or reversal.” The review characterizes these services and statements as potentially outside the D.C. scope in Minnesota under the applicable licensing rules, and identifies muscle testing and symptom reduction or reversal as gray areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Sections 148.01 to 148.108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Autism Spectrum Disorder, depression, high blood pressure, inflammatory bowel diseases, Diagnosing and treating hypertension as a functional-health issue, functional medicine services, nutritional and functional medicine services, laboratory test referrals, Muscle testing provides immediate assessment clues to solve the acute or recurrent pain, Functional health... solve chronic health care issues, improve the lives of hundreds of children and adults with chronic health disorders, and identify and treat the root causes of disease, which the cited rule text suggests may fall outside the D.C. scope. The condition registry used in this review classes autism under its heading for infants and children.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Autism Spectrum Disorder, depression, high blood pressure, inflammatory bowel diseases, Diagnosing and treating hypertension as a functional-health issue, functional medicine services, nutritional and functional medicine services, Muscle testing provides immediate assessment clues to solve the acute or recurrent pain, Functional health... solve chronic health care issues, improve the lives of hundreds of children and adults with chronic health disorders, identify and treat the root causes of disease, and symptom reduction or reversal, which the cited rule text suggests may fall outside the D.C. scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: autism. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Minn. Stat. Sections 148.01 to 148.108 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DIAGNOSTIC TESTING AND MEDICAL-STYLE EVALUATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Section 148.01.</w:t>
       </w:r>
     </w:p>
@@ -534,51 +534,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.centerforwellbeingpc.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+              <w:t xml:space="preserve">https://web.archive.org/web/20251125180055/http://www.centerforwellbeingpc.com/ (captured 2025112518)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>