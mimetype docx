--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -141,67 +141,67 @@
         <w:t xml:space="preserve">The principal public materials reviewed include https://holistichealthprovider.com/, https://us.fullscript.com/welcome/igoldberg, https://labs.rupahealth.com/store/storefront_6G8PpGP and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly posted content appears to make the following representations: "autoimmune disease," "hormone imbalance," and "digestive disorders."</w:t>
+        <w:t xml:space="preserve">Publicly posted content associated with Ilana Goldberg appears to include the representations "hormone imbalance," "digestive disorders," "chronic inflammation," and "metabolic health."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address autoimmune disease, hormone imbalance, A Holistic Approach To HASHIMOTO’S AUTOIMMUNE THYROIDITIS, Functional Medicine for Autoimmune Disease, digestive disorders, chronic inflammation, metabolic health, Root Cause Diagnostic Testing, and Customized Supplement Protocol. The cited rule text suggests that these subjects may fall outside the D.C. scope in Virginia.</w:t>
+        <w:t xml:space="preserve">Public content appears to address autoimmune disease, hormone imbalance, Hashimoto’s autoimmune thyroiditis, functional medicine for autoimmune disease, and digestive disorders. The provided public-record review describes a Virginia chiropractic license as covering the spine, joints, and muscles, and not covering diagnosis or treatment of autoimmune disease, hormone imbalance, thyroid disease, IBS, or gut disorders. Public content also appears to address chronic inflammation, metabolic health, and Root Cause Diagnostic Testing. The review indicates that the applicable licensing rules may place chronic inflammation and metabolic health outside the D.C. scope in Virginia, and describes Root Cause Diagnostic Testing as a gray area.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">C. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
@@ -265,51 +265,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under 18VAC85-20-28 and Va. Code Section 54.1-2915 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT III: PRACTICE REPRESENTATIONS BEYOND CHIROPRACTIC SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Va. Code Section 54.1-2900 and Section 54.1-2915.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address autoimmune disease, hormone imbalance, A Holistic Approach To HASHIMOTO’S AUTOIMMUNE THYROIDITIS, Functional Medicine for Autoimmune Disease, digestive disorders, chronic inflammation, metabolic health, Root Cause Diagnostic Testing, and Customized Supplement Protocol, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address autoimmune disease, hormone imbalance, A Holistic Approach To HASHIMOTO’S AUTOIMMUNE THYROIDITIS, Functional Medicine for Autoimmune Disease, digestive disorders, chronic inflammation, metabolic health, and Root Cause Diagnostic Testing, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Va. Code Section 54.1-2900 and Section 54.1-2915 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT IV: FINANCIAL EXPLOITATION THROUGH A COMMERCIALIZED CLINICAL MODEL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: 18VAC85-20-29 and Va. Code Section 54.1-2915.</w:t>
       </w:r>
     </w:p>
@@ -648,51 +648,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://holistichealthprovider.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://web.archive.org/web/20260706200555/https://holistichealthprovider.com/ (captured 2026070620)</w:t>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260823121406/https://holistichealthprovider.com/ (captured 2026082312)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>