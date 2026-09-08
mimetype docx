--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -141,67 +141,67 @@
         <w:t xml:space="preserve">The principal public materials reviewed include https://holistichealthprovider.com/, https://us.fullscript.com/welcome/igoldberg, https://labs.rupahealth.com/store/storefront_6G8PpGP and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly posted content appears to make the following representation: "autoimmune disease". Publicly posted content also appears to make the following representation: "hormone imbalance". Additionally, publicly posted content appears to make the following representation: "digestive disorders".</w:t>
+        <w:t xml:space="preserve">Publicly posted content appears to make the following representations: "autoimmune disease," "hormone imbalance," and "digestive disorders."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address autoimmune disease, which the applicable licensing rules suggest may fall outside the D.C. scope in Virginia. Public content also appears to address hormone imbalance, which the applicable licensing rules suggest may fall outside the D.C. scope in Virginia. Public content appears to address A Holistic Approach To HASHIMOTO’S AUTOIMMUNE THYROIDITIS, which the applicable licensing rules suggest may fall outside the D.C. scope in Virginia. Public content appears to address Functional Medicine for Autoimmune Disease, which the applicable licensing rules suggest may fall outside the D.C. scope in Virginia. Public content appears to address digestive disorders, which the applicable licensing rules suggest may fall outside the D.C. scope in Virginia. Public content appears to address chronic inflammation, which the applicable licensing rules suggest may fall outside the D.C. scope in Virginia. Public content appears to address metabolic health, which the applicable licensing rules suggest may fall outside the D.C. scope in Virginia. Public content appears to address Root Cause Diagnostic Testing, which the applicable licensing rules suggest may fall outside the D.C. scope in Virginia. Public content appears to address Customized Supplement Protocol, which the applicable licensing rules suggest may fall outside the D.C. scope in Virginia.</w:t>
+        <w:t xml:space="preserve">Public content appears to address autoimmune disease, hormone imbalance, A Holistic Approach To HASHIMOTO’S AUTOIMMUNE THYROIDITIS, Functional Medicine for Autoimmune Disease, digestive disorders, chronic inflammation, metabolic health, Root Cause Diagnostic Testing, and Customized Supplement Protocol. The cited rule text suggests that these subjects may fall outside the D.C. scope in Virginia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">C. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>