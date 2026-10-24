--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -103,51 +103,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1073054664</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the WISCONSIN CHIROPRACTIC EXAMING BOARD requesting formal investigation and regulatory review concerning Eric James Johnson (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including treat autism behavior issues, Treatment of autism behavior issues with supplements and diet, treat autoimmune disorders, treat heart disease, treat cancer, and treat diabetes. A chiropractic license in Wisconsin covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is autism.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including treat autism behavior issues, Treatment of autism behavior issues with supplements and diet, treat autoimmune disorders, treat heart disease, treat cancer, and treat diabetes. A chiropractic license in Wisconsin covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: autism. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://fwchiro.com/, http://www.metagenics.com/, http://www.orthomolecularproducts.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
@@ -213,51 +213,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Wis. Admin. Code CHIR 6.02 and Wis. Stat. Section 446.03(5) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: PRACTICE BEYOND THE STATUTORY SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Wis. Stat. Section 446.01(2) and Section 446.03(5); Wis. Admin. Code CHIR 6.02.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address treat autism behavior issues, Treatment of autism behavior issues with supplements and diet, treat autoimmune disorders, treat heart disease, treat cancer, treat diabetes, treat SIBO (small intestinal bacteria overgrowth), treat connective tissue autoimmune disorder, Treatment of SIBO with herbal antimicrobials, IV infused treatment for depression/fatigue, functional medicine diagnostic skills, and treat and prevent chronic, complex conditions, which the cited rule text suggests may fall outside the D.C. scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is autism.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address treat autism behavior issues, Treatment of autism behavior issues with supplements and diet, treat autoimmune disorders, treat heart disease, treat cancer, treat diabetes, treat SIBO (small intestinal bacteria overgrowth), treat connective tissue autoimmune disorder, Treatment of SIBO with herbal antimicrobials, IV infused treatment for depression/fatigue, functional medicine diagnostic skills, and treat and prevent chronic, complex conditions, which the cited rule text suggests may fall outside the D.C. scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: autism. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Wis. Stat. Section 446.01(2) and Section 446.03(5); Wis. Admin. Code CHIR 6.02 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT III: MISLEADING CREDENTIAL USE AND TITLE MISREPRESENTATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Wis. Admin. Code CHIR 3.06 and CHIR 6.02; Wis. Stat. Section 446.03(5).</w:t>
       </w:r>
     </w:p>