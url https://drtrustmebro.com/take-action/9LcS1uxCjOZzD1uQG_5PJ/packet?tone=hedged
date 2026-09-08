--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -103,90 +103,90 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1073054664</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the WISCONSIN CHIROPRACTIC EXAMING BOARD requesting formal investigation and regulatory review concerning Eric James Johnson (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including treat autoimmune disorders, treat heart disease, treat cancer, treat diabetes, treat SIBO (small intestinal bacteria overgrowth), and treat autism behavior issues, that may extend beyond the D.C. scope in Wisconsin.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including treat autism behavior issues, Treatment of autism behavior issues with supplements and diet, treat autoimmune disorders, treat heart disease, treat cancer, and treat diabetes. A chiropractic license in Wisconsin covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is autism.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://fwchiro.com/, http://www.metagenics.com/, http://www.orthomolecularproducts.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address the treatment of autoimmune disorders, heart disease, cancer, diabetes, SIBO (small intestinal bacteria overgrowth), autism behavior issues, and connective tissue autoimmune disorders, which the applicable licensing rules suggest may fall outside the D.C. scope in Wisconsin. Public content also appears to address the treatment of SIBO with herbal antimicrobials, the treatment of autism behavior issues with supplements and diet, and IV infused treatment for depression or fatigue, which the applicable licensing rules suggest may fall outside the D.C. scope in Wisconsin. Additionally, public content appears to address functional medicine diagnostic skills and the treatment and prevention of chronic, complex conditions, which the applicable licensing rules suggest may fall outside the D.C. scope in Wisconsin.</w:t>
+        <w:t xml:space="preserve">Publicly available content appears to describe treatment of autoimmune disorders, heart disease, cancer, diabetes, SIBO, autism behavior issues, connective tissue autoimmune disorder, chronic and complex conditions, and depression or fatigue through IV infused treatment, supplements and diet, herbal antimicrobials, and functional medicine diagnostic skills. The public content also appears to address treatment and prevention of chronic, complex conditions, and the cited rule text suggests these topics may fall outside the D.C. scope in Wisconsin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
@@ -213,51 +213,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Wis. Admin. Code CHIR 6.02 and Wis. Stat. Section 446.03(5) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: PRACTICE BEYOND THE STATUTORY SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Wis. Stat. Section 446.01(2) and Section 446.03(5); Wis. Admin. Code CHIR 6.02.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address treat autoimmune disorders, treat heart disease, treat cancer, treat diabetes, treat SIBO (small intestinal bacteria overgrowth), treat autism behavior issues, treat connective tissue autoimmune disorder, Treatment of SIBO with herbal antimicrobials, Treatment of autism behavior issues with supplements and diet, IV infused treatment for depression/fatigue, functional medicine diagnostic skills, and treat and prevent chronic, complex conditions, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address treat autism behavior issues, Treatment of autism behavior issues with supplements and diet, treat autoimmune disorders, treat heart disease, treat cancer, treat diabetes, treat SIBO (small intestinal bacteria overgrowth), treat connective tissue autoimmune disorder, Treatment of SIBO with herbal antimicrobials, IV infused treatment for depression/fatigue, functional medicine diagnostic skills, and treat and prevent chronic, complex conditions, which the cited rule text suggests may fall outside the D.C. scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is autism.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Wis. Stat. Section 446.01(2) and Section 446.03(5); Wis. Admin. Code CHIR 6.02 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT III: MISLEADING CREDENTIAL USE AND TITLE MISREPRESENTATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Wis. Admin. Code CHIR 3.06 and CHIR 6.02; Wis. Stat. Section 446.03(5).</w:t>
       </w:r>
     </w:p>