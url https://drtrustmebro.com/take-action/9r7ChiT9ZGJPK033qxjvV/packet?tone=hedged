--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -644,51 +644,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Additional public practice website</w:t>
+              <w:t xml:space="preserve">Additional public channel or post</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.youtube.com/@northernvirginiafunctional7193</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>