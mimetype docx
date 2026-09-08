--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -102,90 +102,90 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1730280363</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the VIRGINIA BOARD OF MEDICINE: DEPARTMENT OF HEALTH PROFESSIONALS requesting formal investigation and regulatory review concerning John D. Ratcliffe (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Autoimmune and inflammatory disorders (MS, RA, Thyroid, SLE, Etc.), Type 1 and 2 Diabetes, Gut dysfunction (gas, bloating, IBS, SIBO, IBD, GERD/reflux, celiac), Depression/Anxiety, Functional Medicine for Autoimmune/Neurological Disorders, and Treatment of Type 1 and 2 Diabetes, that may extend beyond the D.C. scope in Virginia.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Autoimmune and inflammatory disorders (MS, RA, Thyroid, SLE, Etc.), Type 1 and 2 Diabetes, Gut dysfunction (gas, bloating, IBS, SIBO, IBD, GERD/reflux, celiac), Depression/Anxiety, Functional Medicine for Autoimmune/Neurological Disorders, and Treatment of Type 1 and 2 Diabetes. A chiropractic license in Virginia covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The principal public materials reviewed include https://functionalmedicinenorthernvirginia.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
+        <w:t xml:space="preserve">The principal public materials reviewed include https://functionalmedicinenorthernvirginia.com/, https://www.youtube.com/@northernvirginiafunctional7193 and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address Autoimmune and inflammatory disorders (MS, RA, Thyroid, SLE, Etc.), Type 1 and 2 Diabetes, Gut dysfunction (gas, bloating, IBS, SIBO, IBD, GERD/reflux, celiac), Depression/Anxiety, Functional Medicine for Autoimmune/Neurological Disorders, Treatment of Type 1 and 2 Diabetes, Treatment of MS, RA, SLE (Autoimmune), Neurological Disorders and Neuropathy, Post Covid Long Haul Symptoms, Unexplained fatigue, Functional Medicine, and Endocrinology. The cited rule text suggests that these areas of public content may fall outside the D.C. scope in Virginia.</w:t>
+        <w:t xml:space="preserve">Publicly available content appears to address autoimmune and inflammatory disorders, including MS, RA, thyroid, and SLE, which the cited rule text suggests may fall outside the D.C. scope in Virginia. Public content also appears to address type 1 and type 2 diabetes, gut dysfunction such as gas, bloating, IBS, SIBO, IBD, GERD/reflux, and celiac, as well as depression and anxiety, each of which the cited rule text suggests may fall outside the D.C. scope in Virginia. In addition, public content appears to address functional medicine for autoimmune and neurological disorders, treatment of type 1 and type 2 diabetes, treatment of MS, RA, and SLE, neurological disorders and neuropathy, post Covid long haul symptoms, unexplained fatigue, and functional medicine. Public content also appears to address a broad inflammatory and autoimmune panel, including ANA, CRP, ferritin, and MMP9, for headache diagnosis, and the cited rule treats this as a gray area.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
@@ -235,51 +235,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under 18VAC85-20-28 and Va. Code Section 54.1-2915 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT III: PRACTICE REPRESENTATIONS BEYOND CHIROPRACTIC SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Va. Code Section 54.1-2900 and Section 54.1-2915.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Autoimmune and inflammatory disorders (MS, RA, Thyroid, SLE, Etc.), Type 1 and 2 Diabetes, Gut dysfunction (gas, bloating, IBS, SIBO, IBD, GERD/reflux, celiac), Depression/Anxiety, Functional Medicine for Autoimmune/Neurological Disorders, Treatment of Type 1 and 2 Diabetes, Treatment of MS, RA, SLE (Autoimmune), Neurological Disorders and Neuropathy, Post Covid Long Haul Symptoms, Unexplained fatigue, Functional Medicine, and Endocrinology, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Autoimmune and inflammatory disorders (MS, RA, Thyroid, SLE, Etc.), Type 1 and 2 Diabetes, Gut dysfunction (gas, bloating, IBS, SIBO, IBD, GERD/reflux, celiac), Depression/Anxiety, Functional Medicine for Autoimmune/Neurological Disorders, Treatment of Type 1 and 2 Diabetes, Treatment of MS, RA, SLE (Autoimmune), Broad Inflammatory/Autoimmune Panel (ANA, CRP, Ferritin, MMP9) for Headache Diagnosis, Neurological Disorders and Neuropathy, Post Covid Long Haul Symptoms, Unexplained fatigue, and Functional Medicine, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Va. Code Section 54.1-2900 and Section 54.1-2915 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT IV: FINANCIAL EXPLOITATION THROUGH A COMMERCIALIZED CLINICAL MODEL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: 18VAC85-20-29 and Va. Code Section 54.1-2915.</w:t>
       </w:r>
     </w:p>
@@ -619,50 +619,100 @@
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://functionalmedicinenorthernvirginia.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://web.archive.org/web/20260702142413/https://www.functionalmedicinenorthernvirginia.com/ (captured 2026070214)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.youtube.com/@northernvirginiafunctional7193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>