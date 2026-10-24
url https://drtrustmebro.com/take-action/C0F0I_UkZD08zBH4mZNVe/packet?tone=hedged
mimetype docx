--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -87,51 +87,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1700890639</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MINNESOTA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Paul Deglmann (the Respondent), practicing through Restorative Health Solutions, 7701 York Ave S, Suite 230, Edina, Minnesota, 55435.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Lyme disease, chronic Lyme disease and/or other tick-borne illnesses, Lyme protocol, Neurological Lyme Disease (Neuroborreliosis), Autoimmune Disease, and Thyroid, that may extend beyond the Chiropractor scope in Minnesota.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Lyme disease, chronic Lyme disease and/or other tick-borne illnesses, Lyme protocol, Neurological Lyme Disease (Neuroborreliosis), Autoimmune Disease, and Thyroid. A chiropractic license in Minnesota covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://restorativehealthsolutions.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
@@ -174,51 +174,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Sections 148.01 to 148.108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Lyme disease, chronic Lyme disease and/or other tick-borne illnesses, Lyme protocol, Neurological Lyme Disease (Neuroborreliosis), Autoimmune Disease, Thyroid, Lyme Resources, Lyme Disease in Children, Cancer, Dementia, Depression, and Fibromyalgia, which the cited rule text suggests may fall outside the Chiropractor scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Lyme disease, chronic Lyme disease and/or other tick-borne illnesses, Lyme protocol, Neurological Lyme Disease (Neuroborreliosis), Autoimmune Disease, Thyroid, Lyme Resources, Lyme Disease in Children, Cancer, Dementia, Depression, and Fibromyalgia. A chiropractic license in Minnesota covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Minn. Stat. Sections 148.01 to 148.108 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DIAGNOSTIC TESTING AND MEDICAL-STYLE EVALUATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Section 148.01.</w:t>
       </w:r>
     </w:p>