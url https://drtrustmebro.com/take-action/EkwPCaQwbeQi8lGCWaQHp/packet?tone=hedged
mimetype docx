--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -145,131 +145,115 @@
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://nkchealth.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Licensure and Business Operations</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">F. Complainant's Own Experience</w:t>
+        <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly posted content appears to make the following representation, “Quantum Neuro Reset Therapy (QNRT) is a proprietary neurological protocol designed to initiate a quantum shift in the nervous system by resetting the brain's response to emotional triggers for both past and present emotional trauma and stress.” Publicly posted content also appears to use the phrases “Functional Neurology” and “Applied Kinesiology.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address Functional Neurology, Applied Kinesiology, Quantum Neuro Reset Therapy (QNRT), Functional Panels (Rupa Health), Applied Kinesiology for biochemical/emotional aspects, and Pulsed Magnetics for “illness recovery,” and the cited rule text suggests that these topics may fall outside the D.C. scope in Nebraska.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">C. Consultation and Monetization Structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public materials appear to describe a consultation and monetization structure that promotes 1 commerce partner, with compensation model not yet established, and with kickback or affiliate signals on 2 source(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">D. Storefront and Product Sales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public materials appear to link to Rupa Health as a lab, and the vendor’s public materials describe provider compensation for such links.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND AUTHORIZED SCOPE</w:t>