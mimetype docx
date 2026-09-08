--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -80,145 +80,159 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1871717009</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Teresa Marie Volner (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Manage Type 2 Diabetes with Genetic Testing, Type 2 diabetes can be traced to DNA / genetics as the hidden root cause, DNA and oxidative stress testing can guide personalized diabetes management, Genetic testing can predict diabetes, The program helps prevent kidney issues, nerve damage, and vision loss in diabetes, and Winners in Diabetes Program, that may extend beyond the D.C. scope in Kansas.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Manage Type 2 Diabetes with Genetic Testing, Type 2 diabetes can be traced to DNA / genetics as the hidden root cause, DNA and oxidative stress testing can guide personalized diabetes management, Genetic testing can predict diabetes, The program helps prevent kidney issues, nerve damage, and vision loss in diabetes, and Winners in Diabetes Program. A chiropractic license in Kansas covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The principal public materials reviewed include https://totalcarehealthsolutions.com/home, https://us.fullscript.com/welcome/tvolner/store-start and the public registry and license verification sources listed in the exhibit index below.</w:t>
+        <w:t xml:space="preserve">The principal public materials reviewed include https://totalcarehealthsolutions.com/home, https://pages.talktodrtess.com/apply, https://totalcarechiro.com/, https://us.fullscript.com/welcome/tvolner/store-start and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly available content appears to promote a diabetes-focused framework under the names "Manage Type 2 Diabetes with Genetic Testing," "Winners in Diabetes Program," "The WINNERS in Diabetes Full Program," and "Why the WINNERS in Diabetes Program Changes Everything." The same public content appears to describe type 2 diabetes as traceable to DNA or genetics as the hidden root cause, and to state that DNA and oxidative stress testing can guide personalized diabetes management.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Publicly available content also appears to state that genetic testing can predict diabetes, that the program helps prevent kidney issues, nerve damage, and vision loss in diabetes, and that the approach includes supplement recommendations as diabetes treatment. Additional public content appears to address to struggle alone with diabetes and to present DNA and oxidative stress testing for diabetes management. These public materials appear to frame diabetes care through DNA-based root-cause work and related testing and supplementation concepts.</w:t>
+        <w:t xml:space="preserve">Publicly available content appears to promote a program titled "Winners in Diabetes Program" and "The WINNERS in Diabetes Full Program," alongside messaging about "Why the WINNERS in Diabetes Program Changes Everything" and not having to "struggle alone with diabetes."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials also appear to state that the program addresses "Manage Type 2 Diabetes with Genetic Testing," present type 2 diabetes as traceable to "DNA / genetics as the hidden root cause," and claim that "DNA and oxidative stress testing can guide personalized diabetes management."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, publicly available content appears to describe "Genetic testing can predict diabetes," "Claiming to reverse or manage diabetes via DNA-based root-cause work," and "Providing supplement recommendations as diabetes treatment."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The reviewed public content further appears to state that the program helps prevent kidney issues, nerve damage, and vision loss in diabetes, and it references "DNA and oxidative stress testing for diabetes management."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Manage Type 2 Diabetes with Genetic Testing, Type 2 diabetes can be traced to DNA / genetics as the hidden root cause, DNA and oxidative stress testing can guide personalized diabetes management, Genetic testing can predict diabetes, The program helps prevent kidney issues, nerve damage, and vision loss in diabetes, Winners in Diabetes Program, The WINNERS in Diabetes Full Program, to struggle alone with diabetes, Why the WINNERS in Diabetes Program Changes Everything, Claiming to reverse or manage diabetes via DNA-based root-cause work, Providing supplement recommendations as diabetes treatment, and DNA and oxidative stress testing for diabetes management, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Manage Type 2 Diabetes with Genetic Testing, Type 2 diabetes can be traced to DNA / genetics as the hidden root cause, DNA and oxidative stress testing can guide personalized diabetes management, Genetic testing can predict diabetes, The program helps prevent kidney issues, nerve damage, and vision loss in diabetes, Winners in Diabetes Program, The WINNERS in Diabetes Full Program, to struggle alone with diabetes, Why the WINNERS in Diabetes Program Changes Everything, Claiming to reverse or manage diabetes via DNA-based root-cause work, Providing supplement recommendations as diabetes treatment, and DNA and oxidative stress testing for diabetes management. A chiropractic license in Kansas covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: CHRONIC-CONDITION FUNCTIONAL MEDICINE ADVERTISING AND REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871.</w:t>
       </w:r>
     </w:p>
@@ -587,65 +601,165 @@
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://totalcarehealthsolutions.com/home</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260722053749/https://totalcarehealthsolutions.com/home (captured 2026072205)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://pages.talktodrtess.com/apply</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://totalcarechiro.com/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Storefront or vendor link (Fullscript)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://us.fullscript.com/welcome/tvolner/store-start</w:t>
             </w:r>