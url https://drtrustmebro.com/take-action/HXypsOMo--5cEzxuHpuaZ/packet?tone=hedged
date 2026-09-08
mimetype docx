--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -73,248 +73,136 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1124284260</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the FLORIDA BOARD OF CHIROPRACTIC MEDICINE requesting formal investigation and regulatory review concerning Rebekah Leah Campbell (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Mast Cell Activation Syndrome (MCAS), Cleanest Retail Picks for MCAS, Mast Cell Activation Syndrome (MCAS) Support, Histamine Intolerance, Commonly Overlooked Labs, and Functional Medicine Protocols for Root Causes, that may extend beyond the DC scope in Florida. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Mast Cell Activation Syndrome, mold illness, Hashimoto’s Thyroiditis, Cleanest Retail Picks for MCAS, The Perimenopause and Histamine Guide, and Perimenopause and Histamine Quiz. A chiropractic license in Florida covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://drbeckycampbell.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">{"A. Scope of Practice Concerns":"Publicly available content appears to address Mast Cell Activation Syndrome, mold illness, Hashimoto’s Thyroiditis, Cleanest Retail Picks for MCAS, The Perimenopause and Histamine Guide, Perimenopause and Histamine Quiz, Natural thyroid and Hashimoto’s protocols, Histamine is making perimenopause symptoms worse, Drainage-first protocol for parasites or gut bugs, Perimenopause histamine flare-up, Estrogen dominance and histamine, and Histamine Intolerance. The reviewed public materials therefore appear to present content concerning these clinical frameworks, which the applicable licensing rules suggest may fall outside the scope associated with a DC license in Florida.","B. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Licensure</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public content appears to address Mast Cell Activation Syndrome (MCAS), which the cited rule text suggests may fall outside the DC scope in Florida. Public content appears to address Cleanest Retail Picks for MCAS, which the cited rule text suggests may fall outside the DC scope in Florida. Public content appears to address Mast Cell Activation Syndrome (MCAS) Support, which the cited rule text suggests may fall outside the DC scope in Florida. Public content appears to address Histamine Intolerance, which the cited rule text suggests may fall outside the DC scope in Florida. Public content appears to address Commonly Overlooked Labs, which the cited rule text suggests may fall outside the DC scope in Florida. Public content appears to address Functional Medicine Protocols for Root Causes, which the cited rule text suggests may fall outside the DC scope in Florida. Public content appears to address Histamine Intolerance Diagnosis and Treatment, which the cited rule text suggests may fall outside the DC scope in Florida.</w:t>
+        <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Mast Cell Activation Syndrome, mold illness, Hashimoto’s Thyroiditis, Cleanest Retail Picks for MCAS, The Perimenopause and Histamine Guide, Perimenopause and Histamine Quiz, Natural thyroid and Hashimoto’s protocols, Histamine is making perimenopause symptoms worse, Drainage-first protocol for parasites or gut bugs, Perimenopause histamine flare-up, Estrogen dominance and histamine, and Mold illness traps the body in a cell danger response. A chiropractic license in Florida covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's chiropractic practice act and board advertising rules and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B. Marketing</w:t>
-[...104 lines deleted...]
-        <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
+        <w:t xml:space="preserve">COUNT II: ADVERTISING AND PUBLIC REPRESENTATION CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>
-      </w:r>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">The public marketing representations and testimonials described above appear to present the practice's services without consistently identifying the limits of the DC scope or the practitioner's credentials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's chiropractic practice act and board advertising rules and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IV. RELIEF REQUESTED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Formal investigation of the conduct described herein, including review of the Respondent's public advertising, website representations, consultation materials, and commercial structures.</w:t>
       </w:r>
     </w:p>
@@ -584,51 +472,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://drbeckycampbell.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://web.archive.org/web/20260714193633/https://drbeckycampbell.com/ (captured 2026071419)</w:t>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260714193859/https://drbeckycampbell.com/ (captured 2026071419)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>