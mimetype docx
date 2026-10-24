--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -100,54 +100,79 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://drbeckycampbell.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">{"A. Scope of Practice Concerns":"Publicly available content appears to address Mast Cell Activation Syndrome, mold illness, Hashimoto’s Thyroiditis, Cleanest Retail Picks for MCAS, The Perimenopause and Histamine Guide, Perimenopause and Histamine Quiz, Natural thyroid and Hashimoto’s protocols, Histamine is making perimenopause symptoms worse, Drainage-first protocol for parasites or gut bugs, Perimenopause histamine flare-up, Estrogen dominance and histamine, and Histamine Intolerance. The reviewed public materials therefore appear to present content concerning these clinical frameworks, which the applicable licensing rules suggest may fall outside the scope associated with a DC license in Florida.","B. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly available content appears to address Mast Cell Activation Syndrome, mold illness, Hashimoto’s Thyroiditis, Cleanest Retail Picks for MCAS, The Perimenopause and Histamine Guide, Perimenopause and Histamine Quiz, Natural thyroid and Hashimoto’s protocols, Histamine is making perimenopause symptoms worse, Drainage-first protocol for parasites or gut bugs, Perimenopause histamine flare-up, Estrogen dominance and histamine, and Histamine Intolerance. The reviewed public materials therefore appear to present content concerning these clinical frameworks, which the applicable licensing rules suggest may fall outside the scope associated with a DC license in Florida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>