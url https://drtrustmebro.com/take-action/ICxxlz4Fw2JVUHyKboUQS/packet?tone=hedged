--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -10,51 +10,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Note"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complaint template prepared from a public-record review by drtrustmebro.com. The complaint you submit is your own; review and edit every statement before signing. This template is intended for residents or patients of California. It is not legal advice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">STATE LICENSING BOARD</w:t>
+        <w:t xml:space="preserve">CALIFORNIA BOARD OF NATUROPATHIC MEDICINE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FORMAL COMPLAINT REQUESTING INVESTIGATION AND REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -66,168 +66,207 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2800 N 6th St Unit 1 PMB 953, Saint Augustine, 32084</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the state licensing board requesting formal investigation and regulatory review concerning Jolene Brighten (the Respondent), identified in the attached public materials.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including ADHD, ADHD and Women, Reverse autoimmune disease, Heal PCOS, Kiss depression goodbye, and Perimenopause/ Menopause, that may extend beyond the Naturopathic Doctor scope in California. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is ADHD.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the California Board of Naturopathic Medicine requesting formal investigation and regulatory review concerning Jolene Brighten (the Respondent), identified in the attached public materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions that may extend beyond the Naturopathic Doctor scope in California. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://drbrighten.com/, https://drbrighten.com/products/adrenal-support, https://yourlabwork.com/drbrighten/?ref=267 and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public content appears to address Reverse autoimmune disease, Heal PCOS, Kiss depression goodbye, Perimenopause/ Menopause, Menopause Hair Thinning: Causes, Treatments &amp; What Helps, ADHD, ADHD and Women, Supplements for PCOS, Hormone Imbalance Symptoms, The Thyroid Secret, are in perimenopause or menopause, and Menopause Society Certified Practitioner, and the cited rule text suggests these subjects may fall outside the Naturopathic Doctor scope in California.</w:t>
+        <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly posted content associated with Jolene Brighten appears to make representations including “Reverse autoimmune disease,” “Heal PCOS,” “Banish PMS completely,” and “Kiss depression goodbye.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
+        <w:t xml:space="preserve">B. Consultation and Monetization Structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public materials appear to describe affiliate commissions through yourlabwork.com of 10% on all tests and panels and 5% on functional medicine tests, as well as Amazon commissions of up to 10%, depending on product category.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">C. Storefront and Product Sales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public materials appear to link to Rubus Health for a supplement and to yourlabwork.com for a lab. The vendors’ public materials appear to describe provider compensation for links of this kind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">D. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's professional licensing statutes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address ADHD, ADHD and Women, Reverse autoimmune disease, Heal PCOS, Kiss depression goodbye, Perimenopause/ Menopause, Menopause Hair Thinning: Causes, Treatments &amp; What Helps, Supplements for PCOS, Hormone Imbalance Symptoms, The Thyroid Secret, are in perimenopause or menopause, and Menopause Society Certified Practitioner, which the cited rule text suggests may fall outside the Naturopathic Doctor scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is ADHD.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address the evaluation and management of health conditions in a manner that the cited rule text suggests may fall outside the Naturopathic Doctor scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's professional licensing statutes and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: ADVERTISING AND PUBLIC REPRESENTATION CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's professional licensing statutes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public marketing representations and testimonials described above appear to present the practice's services without consistently identifying the limits of the Naturopathic Doctor scope or the practitioner's credentials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's professional licensing statutes and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IV. RELIEF REQUESTED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Formal investigation of the conduct described herein, including review of the Respondent's public advertising, website representations, consultation materials, and commercial structures.</w:t>
       </w:r>
     </w:p>
@@ -435,51 +474,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State license verification printout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://search.dca.ca.gov/?RD=Y</w:t>
+              <w:t xml:space="preserve">https://search.dca.ca.gov/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>