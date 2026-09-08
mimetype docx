--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Note"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complaint template prepared from a public-record review by drtrustmebro.com. The complaint you submit is your own; review and edit every statement before signing. This template is intended for residents or patients of Florida. It is not legal advice.</w:t>
+        <w:t xml:space="preserve">Complaint template prepared from a public-record review by drtrustmebro.com. The complaint you submit is your own; review and edit every statement before signing. This template is intended for residents or patients of California. It is not legal advice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">FLORIDA BOARD OF CHIROPRACTIC MEDICINE</w:t>
+        <w:t xml:space="preserve">STATE LICENSING BOARD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FORMAL COMPLAINT REQUESTING INVESTIGATION AND REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -66,175 +66,175 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2800 N 6th St Unit 1 PMB 953, Saint Augustine, 32084</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the FLORIDA BOARD OF CHIROPRACTIC MEDICINE requesting formal investigation and regulatory review concerning Jolene Brighten (the Respondent), identified in the attached public materials.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Reverse autoimmune disease, Heal PCOS, Kiss depression goodbye, Perimenopause/ Menopause, Menopause Hair Thinning: Causes, Treatments &amp; What Helps, and ADHD, that may extend beyond the Chiropractor scope in Florida.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the state licensing board requesting formal investigation and regulatory review concerning Jolene Brighten (the Respondent), identified in the attached public materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including ADHD, ADHD and Women, Reverse autoimmune disease, Heal PCOS, Kiss depression goodbye, and Perimenopause/ Menopause, that may extend beyond the Naturopathic Doctor scope in California. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is ADHD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://drbrighten.com/, https://drbrighten.com/products/adrenal-support, https://yourlabwork.com/drbrighten/?ref=267 and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address Reverse autoimmune disease, Heal PCOS, Kiss depression goodbye, Perimenopause/Menopause, Menopause Hair Thinning: Causes, Treatments &amp; What Helps, ADHD, ADHD and Women, Supplements for PCOS, Hormone Imbalance Symptoms, The Thyroid Secret, are in perimenopause or menopause, and Menopause Society Certified Practitioner. The applicable licensing rules suggest that these topics may fall outside the Chiropractor scope in Florida.</w:t>
+        <w:t xml:space="preserve">Public content appears to address Reverse autoimmune disease, Heal PCOS, Kiss depression goodbye, Perimenopause/ Menopause, Menopause Hair Thinning: Causes, Treatments &amp; What Helps, ADHD, ADHD and Women, Supplements for PCOS, Hormone Imbalance Symptoms, The Thyroid Secret, are in perimenopause or menopause, and Menopause Society Certified Practitioner, and the cited rule text suggests these subjects may fall outside the Naturopathic Doctor scope in California.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's chiropractic practice act and board advertising rules and warrants Board investigation.</w:t>
+        <w:t xml:space="preserve">Cited authority: the state's professional licensing statutes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address ADHD, ADHD and Women, Reverse autoimmune disease, Heal PCOS, Kiss depression goodbye, Perimenopause/ Menopause, Menopause Hair Thinning: Causes, Treatments &amp; What Helps, Supplements for PCOS, Hormone Imbalance Symptoms, The Thyroid Secret, are in perimenopause or menopause, and Menopause Society Certified Practitioner, which the cited rule text suggests may fall outside the Naturopathic Doctor scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is ADHD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's professional licensing statutes and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: ADVERTISING AND PUBLIC REPRESENTATION CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's chiropractic practice act and board advertising rules and warrants Board investigation.</w:t>
+        <w:t xml:space="preserve">Cited authority: the state's professional licensing statutes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's professional licensing statutes and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IV. RELIEF REQUESTED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Formal investigation of the conduct described herein, including review of the Respondent's public advertising, website representations, consultation materials, and commercial structures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. A determination by the Board of whether the conduct described herein is consistent with the statutes and rules cited above.</w:t>
       </w:r>
     </w:p>
@@ -435,51 +435,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State license verification printout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://mqa-internet.doh.state.fl.us/MQASearchServices/Home</w:t>
+              <w:t xml:space="preserve">https://search.dca.ca.gov/?RD=Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>