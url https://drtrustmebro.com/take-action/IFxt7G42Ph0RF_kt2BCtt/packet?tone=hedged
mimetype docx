--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -113,138 +113,113 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1811614621</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the BOARD OF CHIROPRACTIC Nebraska Department of Health and Human Services Division of Public Health Licensure Unit requesting formal investigation and regulatory review concerning Julie Gurbacki (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Autoimmune conditions, Chronic fatigue and low energy, Anxiety, depression, and mood swings, Hormone and thyroid optimization, Autoimmune and digestive disease management, and Functional Medicine, that may extend beyond the DC scope in Nebraska.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Pediatric concerns (chronic ear infections, constipation, food sensitivities), Autoimmune conditions, Chronic fatigue and low energy, Anxiety, depression, and mood swings, Chronic Fatigue Syndrome, and Fibromyalgia. A chiropractic license in Nebraska covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is ear infections.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://revitalign-wellness.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">{"A. Scope of Practice Concerns":"Publicly available materials appear to address Pediatric concerns, including chronic ear infections, constipation, and food sensitivities; autoimmune conditions; chronic fatigue and low energy; anxiety, depression, and mood swings; Chronic Fatigue Syndrome; fibromyalgia; chronic fatigue or brain fog; hormone and thyroid optimization; autoimmune and digestive disease management; Functional Medicine; digestive issues, including bloating, constipation, diarrhea, and reflux; and food sensitivities and nutrient deficiencies. These public representations appear to concern matters that the applicable licensing rules suggest may fall outside the scope of a DC license in Nebraska.","B. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
-[...39 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND AUTHORIZED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Neb. Rev. Stat. Section 38-805 and Section 38-178(24).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Autoimmune conditions, Chronic fatigue and low energy, Anxiety, depression, and mood swings, Hormone and thyroid optimization, Autoimmune and digestive disease management, Functional Medicine, Digestive issues (bloating, constipation, diarrhea, reflux), Food sensitivities and nutrient deficiencies, Chronic inflammation, Pediatric concerns (chronic ear infections, constipation, food sensitivities), Skin issues (eczema, acne, rashes), and acupuncture, which the cited rule text suggests may fall outside the DC scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Pediatric concerns (chronic ear infections, constipation, food sensitivities), Autoimmune conditions, Chronic fatigue and low energy, Anxiety, depression, and mood swings, Chronic Fatigue Syndrome, Fibromyalgia, Chronic fatigue or brain fog, Hormone and thyroid optimization, Autoimmune and digestive disease management, Hormonal imbalances (ex. thyroid, menstrual cycle irregularities, menopause, men's hormones, low testosterone), Functional Medicine, and Digestive issues (bloating, constipation, diarrhea, reflux), which the cited rule text suggests may fall outside the DC scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is ear infections.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Neb. Rev. Stat. Section 38-805 and Section 38-178(24) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: UNLAWFUL INVASION OF THE FIELD OF MEDICINE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Neb. Rev. Stat. Sections 38-101 et seq..</w:t>
       </w:r>
     </w:p>