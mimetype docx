--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -80,113 +80,145 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1609820992</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Dennis Ray Scharenberg (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Colic Treatment, The Colic Doc, Ear Infection, High Blood Pressure, Prostate Treatment, and Children, that may extend beyond the DC P A scope in Kansas. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is infant colic and reflux and ear infections.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Colic Treatment, The Colic Doc, Ear Infection, High Blood Pressure, Prostate Treatment, and Women's Issues, that may extend beyond the DC P A scope in Kansas. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: infant colic and reflux and ear infections. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://docscharenberg.weebly.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">{"A. Scope of Practice Concerns":"Public content appears to address Colic Treatment, The Colic Doc, Ear Infection, High Blood Pressure, Prostate Treatment, Children, Adult Treatments, Conditions Treated, Women&amp;#39;s Issues, Men&amp;#39;s Issues, Heel Spurs, and Adult Colic. The applicable licensing rules are described as suggesting that these subjects may fall outside the scope associated with the DC P A credential in Kansas.","B. Complainant&amp;#39;s Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address Colic Treatment and The Colic Doc, as well as infant colic and reflux. Public content also appears to address Ear Infection, High Blood Pressure, Acid Reflux, and Allergies. The public descriptions of Kansas chiropractic licensure in the reviewed materials state that it covers the spine, joints, and muscles, and does not cover diagnosing or treating infant colic and reflux, ear infections, heart disease, IBS and gut disorders, or allergies and asthma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content also appears to address Prostate Treatment, Women’s Issues, Men’s Issues, Adult Colic, Pain and Fever, and Prostate Problems Explained. The reviewed materials characterize these topics as potentially outside the DC P A scope in Kansas under the applicable licensing rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Colic Treatment, The Colic Doc, Ear Infection, High Blood Pressure, Prostate Treatment, Children, Adult Treatments, Conditions Treated, Women's Issues, Men's Issues, Heel Spurs, and Adult Colic, which the cited rule text suggests may fall outside the DC P A scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is infant colic and reflux and ear infections.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Colic Treatment, The Colic Doc, Ear Infection, High Blood Pressure, Prostate Treatment, Women's Issues, Men's Issues, Adult Colic, Acid Reflux, Pain and Fever, Prostate Problems Explained, and Allergies, which the cited rule text suggests may fall outside the DC P A scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: infant colic and reflux and ear infections. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: CHRONIC-CONDITION FUNCTIONAL MEDICINE ADVERTISING AND REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871.</w:t>
       </w:r>
     </w:p>