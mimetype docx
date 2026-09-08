--- v0 (2026-07-21)
+++ v1 (2026-09-08)
@@ -80,283 +80,212 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1609820992</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Dennis Ray Scharenberg (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Colic Treatment, Prostate Treatment, Children, and Adult Treatments, that may extend beyond the DC P A scope in Kansas.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Colic Treatment, The Colic Doc, Ear Infection, High Blood Pressure, Prostate Treatment, and Children, that may extend beyond the DC P A scope in Kansas. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is infant colic and reflux and ear infections.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://docscharenberg.weebly.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">{"A. Scope of Practice Concerns":"Public content appears to address Colic Treatment, The Colic Doc, Ear Infection, High Blood Pressure, Prostate Treatment, Children, Adult Treatments, Conditions Treated, Women&amp;#39;s Issues, Men&amp;#39;s Issues, Heel Spurs, and Adult Colic. The applicable licensing rules are described as suggesting that these subjects may fall outside the scope associated with the DC P A credential in Kansas.","B. Complainant&amp;#39;s Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Licensure and Business Operations</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public materials state the credentials CHIROPRACTOR, and the public registry record lists DC P A.</w:t>
+        <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cited authority: Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Colic Treatment, The Colic Doc, Ear Infection, High Blood Pressure, Prostate Treatment, Children, Adult Treatments, Conditions Treated, Women's Issues, Men's Issues, Heel Spurs, and Adult Colic, which the cited rule text suggests may fall outside the DC P A scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is infant colic and reflux and ear infections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conduct described above raises substantial concerns under Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B. Public Marketing Representations</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Publicly posted content appears to make the following representations: "Prostate Treatment", "Children", "Adult Treatments", and "Colic Treatment".</w:t>
+        <w:t xml:space="preserve">COUNT II: CHRONIC-CONDITION FUNCTIONAL MEDICINE ADVERTISING AND REPRESENTATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conduct described above raises substantial concerns under K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">C. Scope of Practice Concerns</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public content appears to address Colic Treatment, Prostate Treatment, Children, and Adult Treatments, which the applicable licensing rules suggest may fall outside the DC P A scope in Kansas.</w:t>
+        <w:t xml:space="preserve">COUNT III: FUNCTIONAL LABORATORY TESTING AND HEALTH-PLANNING REPRESENTATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(1) and 65-2836(g).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials described above appear to present condition-specific frameworks, laboratory-testing guidance, and treatment protocols directed at systemic conditions, rather than services grounded in the licensed scope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conduct described above raises substantial concerns under K.S.A. 65-2837(b)(1) and 65-2836(g) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">D. Complainant's Own Experience</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
+        <w:t xml:space="preserve">COUNT IV: SUPPLEMENT-INTEGRATED FUNCTIONAL MEDICINE AND COMMERCIAL PRACTICE STRUCTURE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837 and 65-2871.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conduct described above raises substantial concerns under K.S.A. 65-2837 and 65-2871 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
-[...111 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">COUNT V: UNPROFESSIONAL CONDUCT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2836 and 65-2837.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">The public representations described above appear capable of conveying to consumers a level of clinical authority beyond the licensed scope. The stated credentials also appear to differ from the credential listed in the public registry record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under K.S.A. 65-2836 and 65-2837 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IV. RELIEF REQUESTED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Formal investigation of the conduct described herein, including review of the Respondent's public advertising, website representations, consultation materials, and commercial structures.</w:t>
       </w:r>
     </w:p>