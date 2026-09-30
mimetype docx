--- v0 (2026-07-31)
+++ v1 (2026-09-30)
@@ -73,51 +73,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">35 Kings, Highway East Haddonfield, New Jersey, 08033</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the state licensing board requesting formal investigation and regulatory review concerning Melissa Josselson (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Thyroid Support, Depression, Behavioral problems (including ADD/ADHD), PMS and hormonal imbalance, Stool Analysis for Autoimmune/Diabetes Diagnosis, and Blood Sugar Support, that may extend beyond the Naturopathic Doctor scope in New Jersey.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Behavioral problems (including ADD/ADHD), Chronic ear infections, Thyroid Support, Depression, PMS and hormonal imbalance, and Stool Analysis for Autoimmune/Diabetes Diagnosis, that may extend beyond the Naturopathic Doctor scope in New Jersey. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: ADHD and ear infections. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://www.mynaturaldoctor.com/, https://www.mynaturaldoctor.com/shop/haii2zx3xgf683klcjp05nak58dzw7, https://www.mynaturaldoctor.com/shop/nutrient-950-without-iron-180-capsules and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
@@ -160,51 +160,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's professional licensing statutes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Thyroid Support, Depression, Behavioral problems (including ADD/ADHD), PMS and hormonal imbalance, Stool Analysis for Autoimmune/Diabetes Diagnosis, Blood Sugar Support, Detoxification, Inflammation, Sinus congestion, postnasal drip, asthma, Chronic ear infections, Skin conditions such as eczema, and GI issues such as gas, bloating, diarrhea, which the cited rule text suggests may fall outside the Naturopathic Doctor scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Behavioral problems (including ADD/ADHD), Chronic ear infections, Thyroid Support, Depression, PMS and hormonal imbalance, Stool Analysis for Autoimmune/Diabetes Diagnosis, Blood Sugar Support, Detoxification, Inflammation, Sinus congestion, postnasal drip, asthma, Skin conditions such as eczema, and GI issues such as gas, bloating, diarrhea, which the cited rule text suggests may fall outside the Naturopathic Doctor scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: ADHD and ear infections. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's professional licensing statutes and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: ADVERTISING AND PUBLIC REPRESENTATION CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's professional licensing statutes.</w:t>
       </w:r>
     </w:p>