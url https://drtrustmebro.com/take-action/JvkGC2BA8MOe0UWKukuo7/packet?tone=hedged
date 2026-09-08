--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -116,186 +116,122 @@
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://ericnepute.com/, https://ericnepute.com/shop/supplementation/browse-nepute-wellness-products/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Licensure</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public content appears to address Functional Neurology, which the cited rule text suggests may fall outside the D.C. scope in Missouri. Public content appears to address Internal Health, which the cited rule text suggests may fall outside the D.C. scope in Missouri. Public content appears to address Peptide therapies, which the cited rule text suggests may fall outside the D.C. scope in Missouri. Public content appears to address Root-cause solutions, which the cited rule text suggests may fall outside the D.C. scope in Missouri. Public content appears to address Natural medicine, which the cited rule text suggests may fall outside the D.C. scope in Missouri. Public content appears to address Functional Neurology for neurological disease, which the cited rule text suggests may fall outside the D.C. scope in Missouri. Public content appears to address Internal Health for systemic disease, which the cited rule text suggests may fall outside the D.C. scope in Missouri. Public content appears to address Root-cause solutions for chronic disease, which the cited rule text suggests may fall outside the D.C. scope in Missouri.</w:t>
+        <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly posted content appears to make the representation "Doctor of Functional Neurology." Publicly posted content also appears to make the representation "Fellowship in Internal Health." In addition, public content appears to describe "discussions on health, genetics, psychology, peptide therapies, sports medicine," and to state that the practice is "dedicated to helping individuals take control of their health through personalized care, root-cause solutions."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B. Marketing</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Publicly posted content appears to make the following representation. QUOTE: "Doctor of Functional Neurology". Publicly posted content appears to make the following representation. QUOTE: "Fellowship in Internal Health". Publicly posted content appears to make the following representation. QUOTE: "discussions on health, genetics, psychology, peptide therapies, sports medicine". Publicly posted content appears to make the following representation. QUOTE: "dedicated to helping individuals take control of their health through personalized care, root-cause solutions".</w:t>
+        <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address Functional Neurology, Internal Health, Peptide therapies, Root-cause solutions, and Natural medicine, which the cited rule text suggests may fall outside the D.C. scope in Missouri. Public content further appears to address Functional Neurology for neurological disease, Internal Health for systemic disease, Root-cause solutions for chronic disease, Cellular level support for healing, Root cause diagnosis for cold hands/feet, root cause education, and Root cause education for systemic symptoms, which the cited rule text suggests may fall outside the D.C. scope in Missouri.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">C. Clinical Frameworks</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public content appears to address Functional Neurology, which the cited rule text suggests may fall outside the D.C. scope in Missouri. Public content appears to address Internal Health, which the cited rule text suggests may fall outside the D.C. scope in Missouri. Public content appears to address Peptide therapies, which the cited rule text suggests may fall outside the D.C. scope in Missouri. Public content appears to address Root-cause solutions, which the cited rule text suggests may fall outside the D.C. scope in Missouri. Public content appears to address Natural medicine, which the cited rule text suggests may fall outside the D.C. scope in Missouri. Public content appears to address Functional Neurology for neurological disease, which the cited rule text suggests may fall outside the D.C. scope in Missouri. Public content appears to address Internal Health for systemic disease, which the cited rule text suggests may fall outside the D.C. scope in Missouri. Public content appears to address Root-cause solutions for chronic disease, which the cited rule text suggests may fall outside the D.C. scope in Missouri.</w:t>
+        <w:t xml:space="preserve">C. Complainant's Own Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">D. Funnel</w:t>
-[...71 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Mo. Rev. Stat. Section 331.010 and Section 331.060.2(18).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Functional Neurology, Internal Health, Peptide therapies, Root-cause solutions, Natural medicine, Functional Neurology for neurological disease, Internal Health for systemic disease, and Root-cause solutions for chronic disease, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Functional Neurology, Internal Health, Peptide therapies, Root-cause solutions, Natural medicine, Functional Neurology for neurological disease, Internal Health for systemic disease, Root-cause solutions for chronic disease, Cellular level support for healing, Root cause diagnosis for cold hands/feet, root cause education, and Root cause education for systemic symptoms, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Mo. Rev. Stat. Section 331.010 and Section 331.060.2(18) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DECEPTIVE OR MISLEADING PUBLIC REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Mo. Rev. Stat. Section 331.060.2(4) and Section 331.060.2(18).</w:t>
       </w:r>
     </w:p>