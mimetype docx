--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -123,67 +123,67 @@
         <w:t xml:space="preserve">The principal public materials reviewed include https://ericnepute.com/, https://ericnepute.com/shop/supplementation/browse-nepute-wellness-products/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly posted content appears to make the representation "Doctor of Functional Neurology." Publicly posted content also appears to make the representation "Fellowship in Internal Health." In addition, public content appears to describe "discussions on health, genetics, psychology, peptide therapies, sports medicine," and to state that the practice is "dedicated to helping individuals take control of their health through personalized care, root-cause solutions."</w:t>
+        <w:t xml:space="preserve">Publicly posted content appears to describe a “Fellowship in Internal Health” and a “Doctor of Functional Neurology.” It also appears to refer to “discussions on health, genetics, psychology, peptide therapies, sports medicine” and to being “dedicated to helping individuals take control of their health through personalized care, root-cause solutions.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address Functional Neurology, Internal Health, Peptide therapies, Root-cause solutions, and Natural medicine, which the cited rule text suggests may fall outside the D.C. scope in Missouri. Public content further appears to address Functional Neurology for neurological disease, Internal Health for systemic disease, Root-cause solutions for chronic disease, Cellular level support for healing, Root cause diagnosis for cold hands/feet, root cause education, and Root cause education for systemic symptoms, which the cited rule text suggests may fall outside the D.C. scope in Missouri.</w:t>
+        <w:t xml:space="preserve">Public content appears to address Functional Neurology, including in relation to neurological disease; Internal Health, including in relation to systemic disease; peptide therapies; root-cause solutions, including for chronic disease; natural medicine; cellular-level support for healing; root-cause diagnosis for cold hands or feet; and root-cause education, including for systemic symptoms. The applicable licensing rules appear to treat Functional Neurology, natural medicine, and root-cause education as gray areas and suggest that these topics may fall outside the D.C. scope in Missouri.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">C. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>