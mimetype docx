--- v0 (2026-07-31)
+++ v1 (2026-09-30)
@@ -73,51 +73,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1150 Great Plain Ave, PO Box 920172,  Needham , Massachusetts, 02492-9998</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the state licensing board requesting formal investigation and regulatory review concerning Stephen Cabral (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Candida/Bacterial Overgrowth Protocol, Parasite Protocol, Hormones &amp; Thyroid, Candida, Metabolic &amp; Vitamins, Gut Bacteria &amp; Parasite, and Mold Toxicity, that may extend beyond the the license held scope in Massachusetts.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Autism, ADD/ADHD, Learning disabilities, PANS diagnosis and homeopathic treatment, Candida/Bacterial Overgrowth Protocol, Parasite Protocol, Hormones &amp; Thyroid, and Candida, Metabolic &amp; Vitamins, that may extend beyond the the license held scope in Massachusetts. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: autism, ADHD, and PANS and PANDAS. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://equi.life/collections/functional-medicine-labs/products/testosterone-test, https://stephencabral.com/, https://equi.life/collections/functional-medicine-labs, https://StephenCabral.com/store and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
@@ -160,51 +160,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's professional licensing statutes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Candida/Bacterial Overgrowth Protocol, Parasite Protocol, Hormones &amp; Thyroid, Candida, Metabolic &amp; Vitamins, Gut Bacteria &amp; Parasite, Mold Toxicity, Candida, Metabolic &amp; Vitamins Test, Candida, Metabolic &amp; Vitamins Test from $359.10 $399.00, Saliva Testosterone Test for diagnosing systemic hormone imbalance, PANS &amp; Homeopathy, hormonal imbalance, and Thyroid Rebalancing, which the cited rule text suggests may fall outside the the license held scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Autism, ADD/ADHD, Learning disabilities, PANS diagnosis and homeopathic treatment, Candida/Bacterial Overgrowth Protocol, Parasite Protocol, Hormones &amp; Thyroid, Candida, Metabolic &amp; Vitamins, Gut Bacteria &amp; Parasite, Mold Toxicity, Candida, Metabolic &amp; Vitamins Test, Candida, Metabolic &amp; Vitamins Test from $359.10 $399.00, Saliva Testosterone Test for diagnosing systemic hormone imbalance, and PANS &amp; Homeopathy, which the cited rule text suggests may fall outside the the license held scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: autism, ADHD, and PANS and PANDAS. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's professional licensing statutes and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: ADVERTISING AND PUBLIC REPRESENTATION CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's professional licensing statutes.</w:t>
       </w:r>
     </w:p>