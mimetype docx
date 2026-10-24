--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -61,179 +61,197 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jaban M Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Redefining Wellness Center</w:t>
+        <w:t xml:space="preserve">925 Charlotte Street, Kansas City, Missouri, 64106</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1073958815</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MISSOURI STATE BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Jaban M Moore (the Respondent), practicing through Redefining Wellness Center.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including PANS, Eating Disorders (Pediatric / PANS-related), Childhood OCD &amp; Tics, PANDAS, PANS/ PANDAS, and Children's chronic illness. A chiropractic license in Missouri covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is PANS and PANDAS, chronic childhood illness, developmental or behavioral regression, and childhood OCD and tics.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MISSOURI STATE BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Jaban M Moore (the Respondent), identified in the attached public materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including PANS, Eating Disorders (Pediatric / PANS-related), Childhood OCD &amp; Tics, PANDAS, PANS/PANDAS, and Children's chronic illness. A chiropractic license in Missouri covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: PANS and PANDAS, chronic childhood illness, developmental or behavioral regression, and childhood OCD and tics. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The principal public materials reviewed include https://www.redefiningwellnesscenter.com/, https://drjabanmoore.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
+        <w:t xml:space="preserve">The principal public materials reviewed include https://drjabanmoore.com/, https://www.redefiningwellnesscenter.com/, https://m.drjabanmoore.com/rwc_labs61598486, https://synergizedsupps.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">{"A. Public Marketing Representations":"Publicly posted content appears to state, \"The MaX Detox Foot Bath System is one of the safest detoxification processes.\"","B. Scope of Practice Concerns":"Public content appears to address Leaky gut, Parasites 101, Immune &amp; Autoimmune, Lyme Disease, Heavy Metal Toxicity, Mold Illness / Mycotoxin Toxicity, Epstein-Barr Virus (EBV), Lupus, Rheumatoid Arthritis, Hashimoto's Thyroiditis, Autoimmune Disease, and LYME. The applicable licensing rules are described in the reviewed materials as suggesting that these subjects may fall outside the D.C. scope in Missouri.","C. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content associated with Jaban M Moore appears to address Autoimmune conditions, Type II diabetes, Hypothyroid, PANS, Lyme disease, Mold toxicity, Autoimmune flares, Chronic fatigue, Parasites 101, Immune &amp; Autoimmune, Leaky gut, and Lyme Testing. The applicable licensing rules are described as suggesting that these subjects may fall outside the D.C. scope in Missouri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Mo. Rev. Stat. Section 331.010 and Section 331.060.2(18).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address PANS, Eating Disorders (Pediatric / PANS-related), Childhood OCD &amp; Tics, PANDAS, PANS/ PANDAS, Children's chronic illness, Chronic Childhood Illness, Behavioral Regression, Leaky gut, Parasites 101, Immune &amp; Autoimmune, and Lyme Disease. A chiropractic license in Missouri covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is PANS and PANDAS, chronic childhood illness, developmental or behavioral regression, and childhood OCD and tics.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address PANS, Eating Disorders (Pediatric / PANS-related), Childhood OCD &amp; Tics, PANDAS, PANS/PANDAS, Children's chronic illness, Chronic Childhood Illness, Behavioral Regression, Autoimmune conditions, Type II diabetes, Hypothyroid, and Lyme disease. A chiropractic license in Missouri covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: PANS and PANDAS, chronic childhood illness, developmental or behavioral regression, and childhood OCD and tics. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Mo. Rev. Stat. Section 331.010 and Section 331.060.2(18) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DECEPTIVE OR MISLEADING PUBLIC REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Mo. Rev. Stat. Section 331.060.2(4) and Section 331.060.2(18).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public representations described above appear capable of conveying to consumers a level of clinical authority beyond the licensed scope.</w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Mo. Rev. Stat. Section 331.060.2(4) and Section 331.060.2(18) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT III: IMPROPER TREATMENT PLANNING AND CLINICAL CONDUCT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Mo. Rev. Stat. Section 331.060.2(5).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The public materials described above appear to present condition-specific frameworks, laboratory-testing guidance, and treatment protocols directed at systemic conditions, rather than services grounded in the licensed scope.</w:t>
       </w:r>
@@ -260,57 +278,50 @@
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Mo. Rev. Stat. Section 331.060.2(4).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Mo. Rev. Stat. Section 331.060.2(4) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT V: UNLAWFUL OR MISLEADING ADVERTISING</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: 20 CSR 2070-2.060(6) and Mo. Rev. Stat. Section 331.060.2(18).</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">The public marketing representations and testimonials described above appear to present the practice's services without consistently identifying the limits of the D.C. scope or the practitioner's credentials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under 20 CSR 2070-2.060(6) and Mo. Rev. Stat. Section 331.060.2(18) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IV. RELIEF REQUESTED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Formal investigation of the conduct described herein, including review of the Respondent's public advertising, website representations, consultation materials, and commercial structures.</w:t>
       </w:r>
     </w:p>
@@ -568,113 +579,213 @@
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://www.redefiningwellnesscenter.com/</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">https://web.archive.org/web/20260619202242/https://www.redefiningwellnesscenter.com/ (captured 2026061920)</w:t>
+              <w:t xml:space="preserve">https://drjabanmoore.com/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260825042725/https://drjabanmoore.com/ (captured 2026082504)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Additional public practice website</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://drjabanmoore.com/</w:t>
+              <w:t xml:space="preserve">https://www.redefiningwellnesscenter.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Storefront or vendor link (Mosaic Diagnostics)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://m.drjabanmoore.com/rwc_labs61598486</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260825034342/https://m.drjabanmoore.com/rwc_labs61598486 (captured 2026082503)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Storefront or vendor link (Synergized Supps)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://synergizedsupps.com/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260825034423/https://synergizedsupps.com/collections/all (captured 2026082503)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>