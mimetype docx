--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -61,271 +61,173 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jaban M Moore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Redefining Wellness Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1073958815</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MISSOURI STATE BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Jaban M Moore (the Respondent), identified in the attached public materials.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Leaky Gut, Treatment of Leaky Gut, Metabolic Dysfunction, Chemical Toxicities, Poor Digestion, and Services, that may extend beyond the D.C. scope in Missouri.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MISSOURI STATE BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Jaban M Moore (the Respondent), practicing through Redefining Wellness Center.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including PANS, Eating Disorders (Pediatric / PANS-related), Childhood OCD &amp; Tics, PANDAS, PANS/ PANDAS, and Children's chronic illness. A chiropractic license in Missouri covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is PANS and PANDAS, chronic childhood illness, developmental or behavioral regression, and childhood OCD and tics.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The principal public materials reviewed include https://www.redefiningwellnesscenter.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
+        <w:t xml:space="preserve">The principal public materials reviewed include https://www.redefiningwellnesscenter.com/, https://drjabanmoore.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">{"A. Public Marketing Representations":"Publicly posted content appears to state, \"The MaX Detox Foot Bath System is one of the safest detoxification processes.\"","B. Scope of Practice Concerns":"Public content appears to address Leaky gut, Parasites 101, Immune &amp; Autoimmune, Lyme Disease, Heavy Metal Toxicity, Mold Illness / Mycotoxin Toxicity, Epstein-Barr Virus (EBV), Lupus, Rheumatoid Arthritis, Hashimoto's Thyroiditis, Autoimmune Disease, and LYME. The applicable licensing rules are described in the reviewed materials as suggesting that these subjects may fall outside the D.C. scope in Missouri.","C. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Licensure</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public materials state the credentials Chiropractor (DC); the public registry record lists D.C..</w:t>
+        <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE SCOPE OF CHIROPRACTIC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cited authority: Mo. Rev. Stat. Section 331.010 and Section 331.060.2(18).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address PANS, Eating Disorders (Pediatric / PANS-related), Childhood OCD &amp; Tics, PANDAS, PANS/ PANDAS, Children's chronic illness, Chronic Childhood Illness, Behavioral Regression, Leaky gut, Parasites 101, Immune &amp; Autoimmune, and Lyme Disease. A chiropractic license in Missouri covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is PANS and PANDAS, chronic childhood illness, developmental or behavioral regression, and childhood OCD and tics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conduct described above raises substantial concerns under Mo. Rev. Stat. Section 331.010 and Section 331.060.2(18) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B. Marketing</w:t>
-[...133 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DECEPTIVE OR MISLEADING PUBLIC REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Mo. Rev. Stat. Section 331.060.2(4) and Section 331.060.2(18).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public representations described above appear capable of conveying to consumers a level of clinical authority beyond the licensed scope. The stated credentials also appear to differ from the credential listed in the public registry record.</w:t>
+        <w:t xml:space="preserve">The public representations described above appear capable of conveying to consumers a level of clinical authority beyond the licensed scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Mo. Rev. Stat. Section 331.060.2(4) and Section 331.060.2(18) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT III: IMPROPER TREATMENT PLANNING AND CLINICAL CONDUCT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Mo. Rev. Stat. Section 331.060.2(5).</w:t>
       </w:r>
     </w:p>
@@ -679,50 +581,100 @@
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.redefiningwellnesscenter.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://web.archive.org/web/20260619202242/https://www.redefiningwellnesscenter.com/ (captured 2026061920)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://drjabanmoore.com/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>