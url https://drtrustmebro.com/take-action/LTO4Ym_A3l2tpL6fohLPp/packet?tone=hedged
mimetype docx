--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -50,136 +50,175 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Paul Daniel Fay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Fay Family Chiropractic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">410 E Main St, Marion, Kansas, 66861</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1033646500</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Paul Daniel Fay (the Respondent), identified in the attached public materials.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Thyroid Complex, Adrenal Health Pack supports healthy adrenal function and emotional balance, Adrenal Desiccated provides short term adrenal support for immediate energy needs, Adrenal Complex provides stress response support, Albaplex provides advanced kidney support, and A-F Betafood supports gallbladder health, that may extend beyond the DC scope in Kansas.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Paul Daniel Fay (the Respondent), practicing through Fay Family Chiropractic, 410 E Main St, Marion, Kansas, 66861.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including colic, Bed-wetting, IBS, chronic fatigue, Thyroid Complex, and Functional Medicine, that may extend beyond the DC scope in Kansas. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: infant colic and reflux and bedwetting. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The principal public materials reviewed include https://ffc.standardprocess.com/products, https://fayfamilychiro.com/, https://ffc.standardprocess.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
+        <w:t xml:space="preserve">The principal public materials reviewed include https://fayfamilychiro.com/, https://ffc.standardprocess.com/products and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">{"A. Scope of Practice Concerns":"Public content appears to address Thyroid Complex; Adrenal Health Pack, described as supporting healthy adrenal function and emotional balance; Adrenal Desiccated, described as providing short term adrenal support for immediate energy needs; Adrenal Complex, described as providing stress response support; Albaplex, described as providing advanced kidney support; A-F Betafood, described as supporting gallbladder health; AllergCo, described as supporting seasonal stress, immune, respiratory, and skin health; Allerplex, described as providing environmental support; and Andrographis Complex, described as providing short-term immune system support. The same public content appears to address branded adrenal-support supplements, a branded kidney-support supplement, and a branded gallbladder-support supplement. The cited rule text suggests that these subjects may fall outside the DC scope in Kansas.","B. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content associated with Paul Daniel Fay appears to address colic, bed-wetting, IBS, chronic fatigue, and thyroid concerns, including references to “Thyroid Complex.” The provided public-record review describes a Kansas chiropractic license as covering the spine, joints, and muscles, and not diagnosing or treating infant colic and reflux, bedwetting, IBS and gut disorders, chronic fatigue and fibromyalgia, or thyroid disease. Public content also appears to address Functional Medicine, Women’s Health, and Pregnancy, which the applicable licensing rules suggest may fall outside the scope of a DC license in Kansas. Other public content appears to address “Performance enhancement,” “Chiropractic care offers profound neurological benefits,” “we're here to help you get answers, and relief,” and “we also work with a lot more than just the spine”; the applicable licensing rules treat these topics as gray areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Thyroid Complex, Adrenal Health Pack supports healthy adrenal function and emotional balance, Adrenal Desiccated provides short term adrenal support for immediate energy needs, Adrenal Complex provides stress response support, Albaplex provides advanced kidney support, A-F Betafood supports gallbladder health, AllergCo supports seasonal stress, immune, respiratory, and skin health, Allerplex provides environmental support, Andrographis Complex provides short-term immune system support, Branded adrenal-support supplements, Branded kidney-support supplement, and Branded gallbladder-support supplement, which the cited rule text suggests may fall outside the DC scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address colic, Bed-wetting, IBS, chronic fatigue, Thyroid Complex, Functional Medicine, Women’s Health, Pregnancy, Performance enhancement, Chiropractic care offers profound neurological benefits, we're here to help you get answers—and relief, and we also work with a lot more than just the spine, which the cited rule text suggests may fall outside the DC scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: infant colic and reflux and bedwetting. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: CHRONIC-CONDITION FUNCTIONAL MEDICINE ADVERTISING AND REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871.</w:t>
       </w:r>
     </w:p>
@@ -536,163 +575,113 @@
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://ffc.standardprocess.com/products</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">https://web.archive.org/web/20260724173707/https://ffc.standardprocess.com/products (captured 2026072417)</w:t>
+              <w:t xml:space="preserve">https://fayfamilychiro.com/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260519032946/https://fayfamilychiro.com/ (captured 2026051903)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Additional public practice website</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://fayfamilychiro.com/</w:t>
-[...61 lines deleted...]
-              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+              <w:t xml:space="preserve">https://ffc.standardprocess.com/products</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260724173707/https://ffc.standardprocess.com/products (captured 2026072417)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>