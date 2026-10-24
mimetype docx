--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -73,154 +73,154 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1689500159</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the FLORIDA BOARD OF CHIROPRACTIC MEDICINE requesting formal investigation and regulatory review concerning Krista Burns (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Implementing Postural Neurology for Maximum Impact (Clinical CE), Unique Expert Position (Practice Growth), and Postural Neurology for Maximum Impact, that may extend beyond the DC scope in Florida.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Postural Neurology for Maximum Impact, that may extend beyond the DC scope in Florida.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://www.drkristaburns.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly posted content appears to make the following representations, "Implementing Postural Neurology for Maximum Impact (Clinical CE)," "Unique Expert Position (Practice Growth)," and "Posture Essentials (Clinical CE)."</w:t>
+        <w:t xml:space="preserve">Publicly posted content associated with Krista Burns appears to include the representation, "Unique Expert Position (Practice Growth)."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address Implementing Postural Neurology for Maximum Impact (Clinical CE), Unique Expert Position (Practice Growth), and Postural Neurology for Maximum Impact, and the cited rule text suggests these subjects may fall outside the DC scope in Florida.</w:t>
+        <w:t xml:space="preserve">Public content appears to address Postural Neurology for Maximum Impact. The applicable licensing rules appear to treat this subject as a gray area that may fall outside the scope of a DC license in Florida.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">C. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Implementing Postural Neurology for Maximum Impact (Clinical CE), Unique Expert Position (Practice Growth), and Postural Neurology for Maximum Impact, which the cited rule text suggests may fall outside the DC scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Postural Neurology for Maximum Impact, which the cited rule text suggests may fall outside the DC scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's chiropractic practice act and board advertising rules and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: ADVERTISING AND PUBLIC REPRESENTATION CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>
       </w:r>
     </w:p>