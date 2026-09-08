--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -105,147 +105,83 @@
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://www.drkristaburns.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Licensure</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public content appears to address Implementing Postural Neurology for Maximum Impact (Clinical CE), which the cited rule text suggests may fall outside the DC scope in Florida. Public content appears to address Unique Expert Position (Practice Growth), which the cited rule text suggests may fall outside the DC scope in Florida. Public content appears to address Postural Neurology for Maximum Impact, which the cited rule text suggests may fall outside the DC scope in Florida.</w:t>
+        <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly posted content appears to make the following representations, "Implementing Postural Neurology for Maximum Impact (Clinical CE)," "Unique Expert Position (Practice Growth)," and "Posture Essentials (Clinical CE)."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B. Marketing</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Publicly posted content appears to make the following representation. QUOTE: "Implementing Postural Neurology for Maximum Impact (Clinical CE)" Publicly posted content appears to make the following representation. QUOTE: "Unique Expert Position (Practice Growth)" Publicly posted content appears to make the following representation. QUOTE: "Posture Essentials (Clinical CE)"</w:t>
+        <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address Implementing Postural Neurology for Maximum Impact (Clinical CE), Unique Expert Position (Practice Growth), and Postural Neurology for Maximum Impact, and the cited rule text suggests these subjects may fall outside the DC scope in Florida.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">C. Clinical Frameworks</w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve">G. Complainant's Own Experience</w:t>
+        <w:t xml:space="preserve">C. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>