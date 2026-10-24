--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -36,189 +36,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FORMAL COMPLAINT REQUESTING INVESTIGATION AND REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Deb Proechel</w:t>
+        <w:t xml:space="preserve">Debra Jean Proechel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Freeport, MN Chiropractor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">103 3rd Avenue NE, Freeport, Minnesota, 56331</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1952347486</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MINNESOTA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Deb Proechel (the Respondent), practicing through Freeport, MN Chiropractor, 103 3rd Avenue NE, Freeport, Minnesota, 56331.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MINNESOTA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Debra Jean Proechel (the Respondent), practicing through Freeport, MN Chiropractor, 103 3rd Avenue NE, Freeport, Minnesota, 56331.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Female Hormone Profile, Neuro-Emotional Technique, Bio-Terrain Testing, Hair Analysis, Stool Analysis, and Zinc Tally, that may extend beyond the D.C. scope in Minnesota.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://www.drproechel.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly available content appears to address Female Hormone Profile, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address Neuro-Emotional Technique, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address Bio-Terrain Testing, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address Hair Analysis, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address Stool Analysis, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address Zinc Tally, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address Naturopathy, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address Functional care, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address Foot Leveler custom-made orthotics, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address Metagenics Products, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address Apex Energetics Products, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address Nutri-Dyn Products, which the cited rule text suggests may fall outside the D.C. scope in Minnesota.</w:t>
+        <w:t xml:space="preserve">Public content appears to address Female Hormone Profile. The public materials also state that a Minnesota chiropractic license covers the spine, joints, and muscles, and does not cover diagnosing or treating hormone imbalance. Public content further appears to address Neuro-Emotional Technique, Bio-Terrain Testing, Hair Analysis, Stool Analysis, Zinc Tally, Naturopathy, Functional care, Homeopathics, Bach Flower Remedies, NET remedies, and Carbon Block Water Filters. The applicable licensing rules are described as suggesting that these approaches may fall outside the D.C. scope in Minnesota; Functional care is described as a gray area.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Sections 148.01 to 148.108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Female Hormone Profile, Neuro-Emotional Technique, Bio-Terrain Testing, Hair Analysis, Stool Analysis, Zinc Tally, Naturopathy, Functional care, Foot Leveler custom-made orthotics, Metagenics Products, Apex Energetics Products, and Nutri-Dyn Products, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Female Hormone Profile, Neuro-Emotional Technique, Bio-Terrain Testing, Hair Analysis, Stool Analysis, Zinc Tally, Naturopathy, Functional care, Homeopathics, Bach Flower Remedies, NET remedies, and Carbon Block Water Filters, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Minn. Stat. Sections 148.01 to 148.108 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DIAGNOSTIC TESTING AND MEDICAL-STYLE EVALUATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Section 148.01.</w:t>
       </w:r>
     </w:p>
@@ -541,51 +541,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.drproechel.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+              <w:t xml:space="preserve">https://web.archive.org/web/20251103233224/https://www.drproechel.com/ (captured 2025110323)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>