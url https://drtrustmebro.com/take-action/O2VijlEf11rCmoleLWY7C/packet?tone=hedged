--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -112,99 +112,140 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Chronic Fatigue, Most chronic fatigue protocols do not work, Pycnogenol acts as an anti-diabetic agent, Digestive concerns like bloating, IBS, or reflux, Thyroid and adrenal dysfunction, and Autoimmune and inflammatory conditions. A chiropractic license in Tennessee covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public registry records associate the Respondent's licensure with Kansas, while the practice location described in the public materials is in Tennessee. This complaint is directed to the board for the state where the practice is publicly advertised. The licensing authority in Kansas may also accept a complaint concerning the same conduct.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The principal public materials reviewed include https://www.youtube.com/watch?v=XjiqtBztLQM, https://functionalhealthtn.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
+        <w:t xml:space="preserve">The principal public materials reviewed include https://functionalhealthtn.com/, https://www.youtube.com/@dr.toddfarney3242 and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">{"A. Public Marketing Representations":"Publicly posted content appears to represent that \"A high HRV means you're adapting well to stress and you have resilience. A low HRV means you're having a poor recovery and you're not adapting well to stress.\" The same content appears to state, \"The average HRV that you should have um in order to have good resilience is above 30.\" Other public representations appear as \"Functional Health Solutions\" and \"Cardio &amp; HIIT strategies that boost HRV.\"","B. Scope of Practice Concerns":"Public content appears to address interpreting HRV as a marker of resilience and poor recovery in a quasi-diagnostic manner, setting a target HRV threshold as a wellness benchmark, and frameworks described as Functional health, underlying imbalance, Functional Medicine, and Complex Chronic Illness. Public content also appears to address Digestive Health, Immune System Support, root-cause treatment for previously treatment-resistant cases, gut, immune, and chronic health concerns, Functional Medicine for Complex Chronic Illness, Root-Cause Treatment for Gut and Immune Issues, and Functional Lab Testing. The applicable licensing rules are cited as suggesting that these subjects or approaches may fall outside the D.C. scope in Tennessee.","C. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly posted content associated with Todd Vincent Farney appears to include the representations “Complex Chronic Illness,” “Digestive Health,” and “Immune System Support.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address chronic fatigue, including the statements “Chronic Fatigue” and “Most chronic fatigue protocols do not work,” as well as diabetes, including “Pycnogenol acts as an anti-diabetic agent.” It also appears to address digestive concerns such as bloating, IBS, or reflux; thyroid and adrenal dysfunction; autoimmune and inflammatory conditions; and mold illness, including the phrase “Mold Illness: The Hidden Factor Behind Persistent Symptoms.” Public content further appears to address Functional Medicine, Complex Chronic Illness, Digestive Health, Immune System Support, and root-cause treatment for previously treatment-resistant cases. The reviewed materials describe a Tennessee chiropractic license as covering the spine, joints, and muscles, and state that it does not cover diagnosing or treating chronic fatigue and fibromyalgia, diabetes, IBS and gut disorders, thyroid disease and adrenal fatigue, autoimmune disease, or mold illness. The applicable licensing rules are described in the provided public-record review as suggesting that Functional Medicine, Complex Chronic Illness, Digestive Health, Immune System Support, and root-cause treatment for previously treatment-resistant cases may fall outside the D.C. scope in Tennessee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">C. Complainant's Own Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICING BEYOND THE LAWFUL SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: T.C.A. Section 63-4-101 and Rule 0260-02-.02.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Chronic Fatigue, Most chronic fatigue protocols do not work, Pycnogenol acts as an anti-diabetic agent, Digestive concerns like bloating, IBS, or reflux, Thyroid and adrenal dysfunction, Autoimmune and inflammatory conditions, Mold Illness: The Hidden Factor Behind Persistent Symptoms, Interpreting HRV as a marker of resilience and poor recovery in a quasi-diagnostic way, Setting a target HRV threshold as a wellness benchmark, Functional health / underlying imbalance framework, Functional Medicine, and Complex Chronic Illness, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Chronic Fatigue, Most chronic fatigue protocols do not work, Pycnogenol acts as an anti-diabetic agent, Digestive concerns like bloating, IBS, or reflux, Thyroid and adrenal dysfunction, Autoimmune and inflammatory conditions, Mold Illness: The Hidden Factor Behind Persistent Symptoms, Functional Medicine, Complex Chronic Illness, Digestive Health, Immune System Support, and root-cause treatment for previously treatment-resistant cases, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under T.C.A. Section 63-4-101 and Rule 0260-02-.02 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DECEPTIVE AND MISLEADING CONDUCT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Rule 0260-02-.13(1) and T.C.A. Section 63-1-123.</w:t>
       </w:r>
     </w:p>
@@ -582,101 +623,101 @@
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://www.youtube.com/watch?v=XjiqtBztLQM</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">https://web.archive.org/web/20260707004300/https://www.youtube.com/watch?v=XjiqtBztLQM (captured 2026070700)</w:t>
+              <w:t xml:space="preserve">https://functionalhealthtn.com/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260702193615/https://www.functionalhealthtn.com/ (captured 2026070219)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Additional public practice website</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">https://functionalhealthtn.com/</w:t>
+              <w:t xml:space="preserve">Additional public channel or post</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.youtube.com/@dr.toddfarney3242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>