--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -107,54 +107,95 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://www.drelizabethcarter.com/, https://music.amazon.com/podcasts/58da6903-7ec3-45b1-abab-43cd3d6667d2. and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">{"A. Consultation and Monetization Structure":"Public materials appear to describe an Amazon compensation model involving affiliate commissions of 1% as a standard rate and 2.25% for certain onsite Creator Ads qualifying purchases. Open Payments, or Sunshine Act, records publicly list industry payments totaling approximately $53.","B. Storefront and Product Sales":"Public materials appear to link to Amazon in connection with a supplement, and the vendor's public materials describe provider compensation associated with such links.","C. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A. Consultation and Monetization Structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public materials appear to describe an Amazon compensation model involving affiliate commissions of 1% as a standard rate and 2.25% for certain onsite Creator Ads qualifying purchases. Open Payments, or Sunshine Act, records publicly list industry payments totaling approximately $53.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. Storefront and Product Sales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public materials appear to link to Amazon in connection with a supplement, and the vendor's public materials describe provider compensation associated with such links.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">C. Complainant's Own Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>