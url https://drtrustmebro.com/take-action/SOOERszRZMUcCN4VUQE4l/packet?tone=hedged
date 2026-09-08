--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -81,122 +81,113 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1992292437</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MINNESOTA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Shannon McCarty (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Depression, Treatment of Anxiety and Depression, Anxiety, PTSD, Trauma, and Stress, that may extend beyond the DC scope in Minnesota.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Neonatal (colic, reflux, constipation, gas, irritability), Adolescent transitions (hormone changes, bed wetting, growth spurts), Birth trauma, Treatment of Neonatal Medical Conditions (Colic, Reflux), Depression, and Treatment of Anxiety and Depression. A chiropractic license in Minnesota covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is infant colic and reflux, torticollis and infant development, and bedwetting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://soulchiro.one/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">{"A. Scope of Practice Concerns":"Publicly available content appears to address neonatal matters, including colic, reflux, constipation, gas, and irritability, as well as treatment of neonatal medical conditions identified as colic and reflux. The same public content appears to address adolescent transitions involving hormone changes, bed wetting, and growth spurts; birth trauma; trauma; stress; anxiety; depression; treatment of anxiety and depression; and diagnosing and treating psychiatric disorders identified as anxiety, depression, and PTSD as part of chiropractic services. Public content also appears to address PTSD and Network Spinal. The applicable licensing rules appear to identify these subject areas as potentially outside the DC scope in Minnesota, with Network Spinal described there as a gray area.","B. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
-[...23 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Sections 148.01 to 148.108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Depression, Treatment of Anxiety and Depression, Anxiety, PTSD, Trauma, Stress, Neonatal (colic, reflux, constipation, gas, irritability), Adolescent transitions (hormone changes, bed wetting, growth spurts), Birth trauma, Auto Accidents, Webster technique, and Treatment of PTSD and Trauma, which the cited rule text suggests may fall outside the DC scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Neonatal (colic, reflux, constipation, gas, irritability), Adolescent transitions (hormone changes, bed wetting, growth spurts), Birth trauma, Treatment of Neonatal Medical Conditions (Colic, Reflux), Depression, Treatment of Anxiety and Depression, Diagnosing and treating psychiatric disorders (Anxiety, Depression, PTSD) as part of chiropractic services, Diagnosing and treating psychiatric disorders (Anxiety, Depression, PTSD) as chiropractic conditions, Anxiety, PTSD, Trauma, and Stress, which the cited rule text suggests may fall outside the DC scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is infant colic and reflux, torticollis and infant development, and bedwetting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Minn. Stat. Sections 148.01 to 148.108 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DIAGNOSTIC TESTING AND MEDICAL-STYLE EVALUATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Section 148.01.</w:t>
       </w:r>
     </w:p>