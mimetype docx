--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -87,113 +87,138 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1467504407</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MINNESOTA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Scott P Burtis (the Respondent), practicing through Burtis Chiropractic, 112 N State St , Fairmont, Minnesota, 56031.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including ADD/ADHD, Children’s Health ADD/ADHD Ear Infections Colic Chiropractic, Ear Infections, Colic, PCOS and Hormonal Health, and you have a 96% chance of getting diabetes in the next 10 years, that may extend beyond the D.C. scope in Minnesota. The condition registry used in this review classes ADHD, infant colic and reflux, and ear infections under its heading for infants and children.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including ADD/ADHD, Children's Health ADD/ADHD Ear Infections Colic Chiropractic, ADHD/ADD, Ear Infections, Colic, and Bedwetting. A chiropractic license in Minnesota covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: ADHD, infant colic and reflux, ear infections, and bedwetting. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://www.burtischiropractic.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">{"A. Scope of Practice Concerns":"Publicly available content appears to address ADD/ADHD, Children’s Health ADD/ADHD Ear Infections Colic Chiropractic, Ear Infections, Colic, PCOS and Hormonal Health, Women’s Health PCOS and Hormonal Health Fertility Pregnancy, Fertility, Pregnancy, Blood Testing, and Order Supplements. One public statement also appears to assert, \"you have a 96% chance of getting diabetes in the next 10 years.\" These public content references appear to concern subject matter that the cited rule text suggests may fall outside the D.C. scope in Minnesota.","B. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly available content appears to address ADD/ADHD, Children's Health ADD/ADHD Ear Infections Colic Chiropractic, ADHD/ADD, Ear Infections, Colic, Bedwetting, Chronic ear infections, PCOS and Hormonal Health, "you have a 96% chance of getting diabetes in the next 10 years," Women's Health PCOS and Hormonal Health Fertility Pregnancy, Osteoporosis, and Crohn's disease. The public materials reviewed indicate that a chiropractic license in Minnesota covers the spine, joints and muscles, and does not cover diagnosing or treating ADHD, infant colic and reflux, ear infections, bedwetting, PCOS and hormone imbalance, diabetes, osteoporosis, or Crohn disease and colitis. Public content also appears to address Women's Health PCOS and Hormonal Health Fertility Pregnancy, which the cited rule text suggests may fall outside the D.C. scope in Minnesota.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Sections 148.01 to 148.108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address ADD/ADHD, Children’s Health ADD/ADHD Ear Infections Colic Chiropractic, Ear Infections, Colic, PCOS and Hormonal Health, you have a 96% chance of getting diabetes in the next 10 years, Women’s Health PCOS and Hormonal Health Fertility Pregnancy, Fertility, Pregnancy, Blood Testing, Order Supplements, and Women’s Health, which the cited rule text suggests may fall outside the D.C. scope. The condition registry used in this review classes ADHD, infant colic and reflux, and ear infections under its heading for infants and children.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address ADD/ADHD, Children's Health ADD/ADHD Ear Infections Colic Chiropractic, ADHD/ADD, Ear Infections, Colic, Bedwetting, Chronic ear infections, PCOS and Hormonal Health, you have a 96% chance of getting diabetes in the next 10 years, Women's Health PCOS and Hormonal Health Fertility Pregnancy, Osteoporosis, and Crohn's disease, which the cited rule text suggests may fall outside the D.C. scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: ADHD, infant colic and reflux, ear infections, and bedwetting. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Minn. Stat. Sections 148.01 to 148.108 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DIAGNOSTIC TESTING AND MEDICAL-STYLE EVALUATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Section 148.01.</w:t>
       </w:r>
     </w:p>