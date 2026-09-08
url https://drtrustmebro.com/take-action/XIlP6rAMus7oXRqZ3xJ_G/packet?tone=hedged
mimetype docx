--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -50,51 +50,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">William Cole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">521.00 Get in touch 111 Whitehead Lane Suite 100, Monroeville, Pennsylvania, 15146</w:t>
+        <w:t xml:space="preserve">111 Whitehead Lane Suite 100, Monroeville, Pennsylvania, 15146</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1437487295</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the PENNSYLVANIA STATE BOARD OF CHIROPRACTIC requesting formal investigation and regulatory review concerning William Cole (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
@@ -119,51 +119,51 @@
         <w:t xml:space="preserve">The principal public materials reviewed include https://www.drwillcole.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address Chronic Lyme Disease, Mold Toxicity, Autoimmune Diseases, Diabetes, Infertility, Thyroid Health, Anxiety &amp; Depression, Perimenopause Menopause Symptoms, Chronic Fatigue, diagnosis from POTS and dysautonomia, Autoimmune Health, and the Leaky Gut Quiz, and the applicable licensing rules suggest that each of these subjects may fall outside the d.c scope in Pennsylvania.</w:t>
+        <w:t xml:space="preserve">Publicly available content appears to address Chronic Lyme Disease, Mold Toxicity, Autoimmune Diseases, Diabetes, Infertility, Thyroid Health, Anxiety &amp; Depression, Perimenopause Menopause Symptoms, Chronic Fatigue, diagnosis from POTS and dysautonomia, Autoimmune Health, and a "Leaky Gut Quiz," and the cited rule text suggests these subjects may fall outside the d.c scope in Pennsylvania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>