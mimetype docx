--- v0 (2026-07-24)
+++ v1 (2026-09-08)
@@ -87,260 +87,212 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1871974675</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Sarah Drake (the Respondent), practicing through Drake Chiropractic, 913-708-0867 LOCATION 2722 N 155th Street, Basehor, Kansas, 66007.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Dealing with inflammation or autoimmune tendencies, Implying treatment for chronic fatigue and systemic inflammation, When this area is misaligned, it can trigger a cascade of nervous system dysfunction, functional lab testing, food sensitivity evaluations, and dry needling, that may extend beyond the DC scope in Kansas.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including On the autism spectrum, Colic or excessive fussiness, Torticollis and head tilt, Recurring ear infections or sinus congestion, Plagiocephaly (flat head), and Frequent ear infections. A chiropractic license in Kansas covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is autism, infant colic and reflux, ear infections, and torticollis and infant development.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include http://www.drakechiroandrehab.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">{"A. Scope of Practice Concerns":"Public content associated with Sarah Drake appears to address a range of clinical frameworks, including autism spectrum concerns, colic or excessive fussiness, torticollis and head tilt, recurring ear infections or sinus congestion, plagiocephaly or flat head, and frequent ear infections. The same public content appears to describe pediatric chiropractic for colic, reflux, ear infections, and developmental delays. Additional public content appears to address inflammation or autoimmune tendencies, imply treatment for chronic fatigue and systemic inflammation, state that \"When this area is misaligned, it can trigger a cascade of nervous system dysfunction,\" and discuss functional lab testing and food sensitivity evaluations. The applicable licensing rules are described in the reviewed materials as potentially placing these subjects outside the scope associated with a DC credential in Kansas.","B. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Licensure and Business Operations</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public materials state the credentials DR, Chiropractor (DC), and the public registry record lists DC.</w:t>
+        <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cited authority: Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address On the autism spectrum, Colic or excessive fussiness, Torticollis and head tilt, Recurring ear infections or sinus congestion, Plagiocephaly (flat head), Frequent ear infections, Pediatric chiropractic for colic, reflux, ear infections, developmental delays, Dealing with inflammation or autoimmune tendencies, Implying treatment for chronic fatigue and systemic inflammation, When this area is misaligned, it can trigger a cascade of nervous system dysfunction, functional lab testing, and food sensitivity evaluations, which the cited rule text suggests may fall outside the DC scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is autism, infant colic and reflux, ear infections, and torticollis and infant development.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conduct described above raises substantial concerns under Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public content appears to address dealing with inflammation or autoimmune tendencies, implying treatment for chronic fatigue and systemic inflammation, and stating that when this area is misaligned, it can trigger a cascade of nervous system dysfunction, all of which the cited rule text suggests may fall outside the DC scope in Kansas. Public content also appears to address functional lab testing, food sensitivity evaluations, dry needling, Graston Technique, kinesiotaping, and diagnosing internal symptoms with functional lab testing and food sensitivity evaluations, which the cited rule text suggests may fall outside the DC scope in Kansas. Public content further appears to address Upper Cervical Specific care for migraines, vertigo, neurological concerns, and fatigue, as well as pediatric chiropractic for colic, reflux, ear infections, and developmental delays, which the cited rule text suggests may fall outside the DC scope in Kansas, and the cited rule treats these as gray areas.</w:t>
+        <w:t xml:space="preserve">COUNT II: CHRONIC-CONDITION FUNCTIONAL MEDICINE ADVERTISING AND REPRESENTATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conduct described above raises substantial concerns under K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">C. Complainant's Own Experience</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
+        <w:t xml:space="preserve">COUNT III: FUNCTIONAL LABORATORY TESTING AND HEALTH-PLANNING REPRESENTATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(1) and 65-2836(g).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials described above appear to present condition-specific frameworks, laboratory-testing guidance, and treatment protocols directed at systemic conditions, rather than services grounded in the licensed scope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conduct described above raises substantial concerns under K.S.A. 65-2837(b)(1) and 65-2836(g) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">The conduct described above raises substantial concerns under Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g) and warrants Board investigation.</w:t>
+        <w:t xml:space="preserve">COUNT IV: SUPPLEMENT-INTEGRATED FUNCTIONAL MEDICINE AND COMMERCIAL PRACTICE STRUCTURE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837 and 65-2871.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conduct described above raises substantial concerns under K.S.A. 65-2837 and 65-2871 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">COUNT II: CHRONIC-CONDITION FUNCTIONAL MEDICINE ADVERTISING AND REPRESENTATIONS</w:t>
-[...74 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">COUNT V: UNPROFESSIONAL CONDUCT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2836 and 65-2837.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">The public representations described above appear capable of conveying to consumers a level of clinical authority beyond the licensed scope. The stated credentials also appear to differ from the credential listed in the public registry record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under K.S.A. 65-2836 and 65-2837 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IV. RELIEF REQUESTED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Formal investigation of the conduct described herein, including review of the Respondent's public advertising, website representations, consultation materials, and commercial structures.</w:t>
       </w:r>
     </w:p>
@@ -610,51 +562,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">http://www.drakechiroandrehab.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+              <w:t xml:space="preserve">https://web.archive.org/web/20251027033145/https://drakechiroandrehab.com/ (captured 2025102703)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>