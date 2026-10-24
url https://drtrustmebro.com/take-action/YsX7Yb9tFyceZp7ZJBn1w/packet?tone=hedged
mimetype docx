--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -87,113 +87,138 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1871974675</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Sarah Drake (the Respondent), practicing through Drake Chiropractic, 913-708-0867 LOCATION 2722 N 155th Street, Basehor, Kansas, 66007.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including On the autism spectrum, Colic or excessive fussiness, Torticollis and head tilt, Recurring ear infections or sinus congestion, Plagiocephaly (flat head), and Frequent ear infections. A chiropractic license in Kansas covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is autism, infant colic and reflux, ear infections, and torticollis and infant development.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including On the autism spectrum, Colic or excessive fussiness, Torticollis and head tilt, Recurring ear infections or sinus congestion, Plagiocephaly (flat head), and Frequent ear infections. A chiropractic license in Kansas covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: autism, infant colic and reflux, ear infections, and torticollis and infant development. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include http://www.drakechiroandrehab.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">{"A. Scope of Practice Concerns":"Public content associated with Sarah Drake appears to address a range of clinical frameworks, including autism spectrum concerns, colic or excessive fussiness, torticollis and head tilt, recurring ear infections or sinus congestion, plagiocephaly or flat head, and frequent ear infections. The same public content appears to describe pediatric chiropractic for colic, reflux, ear infections, and developmental delays. Additional public content appears to address inflammation or autoimmune tendencies, imply treatment for chronic fatigue and systemic inflammation, state that \"When this area is misaligned, it can trigger a cascade of nervous system dysfunction,\" and discuss functional lab testing and food sensitivity evaluations. The applicable licensing rules are described in the reviewed materials as potentially placing these subjects outside the scope associated with a DC credential in Kansas.","B. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly available content associated with Sarah Drake, credentialed as a DC and practicing in Kansas, appears to address autism spectrum concerns, colic or excessive fussiness, torticollis and head tilt, recurring ear infections or sinus congestion, plagiocephaly, frequent ear infections, and pediatric chiropractic in connection with colic, reflux, ear infections, and developmental delays. The content also appears to address inflammation or autoimmune tendencies, chronic fatigue and systemic inflammation, functional lab testing, and food sensitivity evaluations. One item states, "When this area is misaligned, it can trigger a cascade of nervous system dysfunction." The public content appears to present these topics in relation to chiropractic care. The public-record review describes a Kansas chiropractic license as covering the spine, joints, and muscles, and indicates that it does not cover diagnosing or treating autism, infant colic and reflux, torticollis and infant development, ear infections, autoimmune disease, chronic fatigue and fibromyalgia, or allergies and asthma. The review also indicates that functional lab testing may fall outside the scope of a Kansas DC license and characterizes the cited rule text's treatment of the nervous-system statement as a gray area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address On the autism spectrum, Colic or excessive fussiness, Torticollis and head tilt, Recurring ear infections or sinus congestion, Plagiocephaly (flat head), Frequent ear infections, Pediatric chiropractic for colic, reflux, ear infections, developmental delays, Dealing with inflammation or autoimmune tendencies, Implying treatment for chronic fatigue and systemic inflammation, When this area is misaligned, it can trigger a cascade of nervous system dysfunction, functional lab testing, and food sensitivity evaluations, which the cited rule text suggests may fall outside the DC scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is autism, infant colic and reflux, ear infections, and torticollis and infant development.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address On the autism spectrum, Colic or excessive fussiness, Torticollis and head tilt, Recurring ear infections or sinus congestion, Plagiocephaly (flat head), Frequent ear infections, Pediatric chiropractic for colic, reflux, ear infections, developmental delays, Dealing with inflammation or autoimmune tendencies, Implying treatment for chronic fatigue and systemic inflammation, When this area is misaligned, it can trigger a cascade of nervous system dysfunction, functional lab testing, and food sensitivity evaluations, which the cited rule text suggests may fall outside the DC scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, children's conditions: autism, infant colic and reflux, ear infections, and torticollis and infant development. The public list this review uses, drtrustmebro.com/conditions, groups them under infants and children and names the pediatric clinician who treats each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: CHRONIC-CONDITION FUNCTIONAL MEDICINE ADVERTISING AND REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871.</w:t>
       </w:r>
     </w:p>