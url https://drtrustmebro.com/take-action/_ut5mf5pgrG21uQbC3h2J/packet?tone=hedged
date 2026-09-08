--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -112,51 +112,51 @@
         <w:t xml:space="preserve">The principal public materials reviewed include https://evohealthkansas.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address Bioidentical Hormone Replacement Therapy (BHRT), Hormonal imbalances, Functional Medicine, IV Nutrient Therapy, Direct Primary Care, Weight gain, Digestive symptoms, 6-month Metabolic Reset programs with GLP-1 oversight, the identification of root causes rather than just symptoms, Personalized care plans based on advanced diagnostics, Improved energy, metabolism, and cognitive function, and the addressing of long-term disease risk, which the applicable licensing rules suggest may fall outside the Chiropractor scope in Kansas.</w:t>
+        <w:t xml:space="preserve">Publicly available content appears to address Bioidentical Hormone Replacement Therapy (BHRT), hormonal imbalances, functional medicine, IV Nutrient Therapy, and Direct Primary Care, which the cited rule text suggests may fall outside the Chiropractor scope in Kansas. Public content also appears to address weight gain, digestive symptoms, 6-month Metabolic Reset programs with GLP-1 oversight, identifying root causes not just symptoms, personalized care plans based on advanced diagnostics, improved energy, metabolism, and cognitive function, and addressing long-term disease risk, which the cited rule text suggests may fall outside the Chiropractor scope in Kansas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>