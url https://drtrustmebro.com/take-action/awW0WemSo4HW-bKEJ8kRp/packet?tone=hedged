--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -87,181 +87,206 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1790107894</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Amelia Rodrock (the Respondent), practicing through Amplify Life Center, 30p Closed Closed 603 Ames St, Baldwin City, Kansas, 66006.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including neuropathy, physical therapy, spine and disc care, they diagnosed my sudden onset of back pain, a dislocated rib, pretty much immediately, We don’t just treat symptoms, we uncover the root cause of pain, and we focus on healing the discs and restoring spinal function naturally, that may extend beyond the DC scope in Kansas.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including neuropathy, our team blends the science of chiropractic with the art of holistic healing, those who received care with the Webster Technique had a 30% decrease in labor times, Neuropathy 'root cause' treatment, Webster Technique prenatal claims for birth outcomes, and Physiology optimization through alignment, that may extend beyond the DC scope in Kansas. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://chirorock.com/amelia-rodrock-chiropractor/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
+        <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly posted content appears to include the representation "Neuropathy" and the statement, "At Amplify Life Center, we treat neuropathy by addressing its root causes, not just masking symptoms." The materials also ask, "Are you looking to improve your physiology (sleep, digestion, blood pressure, heart rate variability) through proper alignment?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address neuropathy and treatment described as addressing its "root cause." The provided public-record review states that a Kansas chiropractic license covers the spine, joints, and muscles, and does not cover diagnosing or treating neuropathy. Public content also appears to state that "our team blends the science of chiropractic with the art of holistic healing," describe a 30% decrease in labor times among those who received care with the Webster Technique, make prenatal birth-outcome claims concerning the Webster Technique, and refer to physiology optimization through alignment. The review characterizes these matters as potentially outside the DC scope under the applicable licensing rules, with the holistic-healing statement identified as a gray area. The review further states that a Kansas chiropractic license does not cover diagnosing or treating conditions in pregnancy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">C. Consultation and Monetization Structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public materials appear to indicate kickback or affiliate signals on two sources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">D. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address neuropathy, physical therapy, spine and disc care, they diagnosed my sudden onset of back pain, a dislocated rib, pretty much immediately, We don’t just treat symptoms, we uncover the root cause of pain, we focus on healing the discs and restoring spinal function naturally, we’ll take digital X-rays and perform diagnostic testing, one week, one month, or several months, those who received care with the Webster Technique had a 30% decrease in labor times, Neuropathy 'root cause' treatment, Healing discs and restoring spinal function naturally, and Webster Technique prenatal claims for birth outcomes, which the cited rule text suggests may fall outside the DC scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address neuropathy, our team blends the science of chiropractic with the art of holistic healing, those who received care with the Webster Technique had a 30% decrease in labor times, Neuropathy 'root cause' treatment, Webster Technique prenatal claims for birth outcomes, and Physiology optimization through alignment, which the cited rule text suggests may fall outside the DC scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: CHRONIC-CONDITION FUNCTIONAL MEDICINE ADVERTISING AND REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">The public marketing representations and testimonials described above appear to present the practice's services without consistently identifying the limits of the DC scope or the practitioner's credentials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT III: FUNCTIONAL LABORATORY TESTING AND HEALTH-PLANNING REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(1) and 65-2836(g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The public materials described above appear to present condition-specific frameworks, laboratory-testing guidance, and treatment protocols directed at systemic conditions, rather than services grounded in the licensed scope.</w:t>
       </w:r>
@@ -271,67 +296,81 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under K.S.A. 65-2837(b)(1) and 65-2836(g) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT IV: SUPPLEMENT-INTEGRATED FUNCTIONAL MEDICINE AND COMMERCIAL PRACTICE STRUCTURE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837 and 65-2871.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">The consultation and product-sales structure described above appears to tie the health-related representations to paid consultations, care plans, and product sales offered to the same audience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under K.S.A. 65-2837 and 65-2871 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT V: UNPROFESSIONAL CONDUCT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2836 and 65-2837.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public representations described above appear capable of conveying to consumers a level of clinical authority beyond the licensed scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under K.S.A. 65-2836 and 65-2837 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IV. RELIEF REQUESTED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Formal investigation of the conduct described herein, including review of the Respondent's public advertising, website representations, consultation materials, and commercial structures.</w:t>
       </w:r>
     </w:p>