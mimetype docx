--- v0 (2026-07-24)
+++ v1 (2026-09-08)
@@ -36,141 +36,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FORMAL COMPLAINT REQUESTING INVESTIGATION AND REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jeremy Rodrock</w:t>
+        <w:t xml:space="preserve">Amelia Rodrock</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Amplify Life Center</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30p Closed Closed 603 Ames St, Baldwin City, Kansas, 66006</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1790107894</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Jeremy Rodrock (the Respondent), practicing through Amplify Life Center, 30p Closed Closed 603 Ames St, Baldwin City, Kansas, 66006.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Amelia Rodrock (the Respondent), practicing through Amplify Life Center, 30p Closed Closed 603 Ames St, Baldwin City, Kansas, 66006.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including neuropathy, physical therapy, spine and disc care, they diagnosed my sudden onset of back pain, a dislocated rib, pretty much immediately, We don’t just treat symptoms, we uncover the root cause of pain, and we focus on healing the discs and restoring spinal function naturally, that may extend beyond the DC scope in Kansas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://chirorock.com/amelia-rodrock-chiropractor/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address neuropathy, physical therapy, spine and disc care, and neuropathy "root cause" treatment, along with statements such as "We don’t just treat symptoms, we uncover the root cause of pain" and "Healing discs and restoring spinal function naturally," all of which the cited rule text suggests may fall outside the DC scope in Kansas, with the cited rule treating spine and disc care and healing discs and restoring spinal function naturally as a gray area. Public content also appears to address that "they diagnosed my sudden onset of back pain, a dislocated rib, pretty much immediately," which the cited rule text suggests may fall outside the DC scope in Kansas, and the cited rule treats this as a gray area. Public content further appears to address that "we’ll take digital X-rays and perform diagnostic testing," "one week, one month, or several months," and that those who received care with the Webster Technique had a 30% decrease in labor times, as well as Webster Technique prenatal claims for birth outcomes, all of which the cited rule text suggests may fall outside the DC scope in Kansas.</w:t>
+        <w:t xml:space="preserve">Publicly available content appears to address neuropathy, physical therapy, spine and disc care, sudden onset back pain and a dislocated rib, and the statement, "We don’t just treat symptoms, we uncover the root cause of pain," all of which the cited rule text suggests may fall outside the DC scope in Kansas, with spine and disc care and the sudden back pain and dislocated rib references identified in the cited rule text as gray areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to state, "we focus on healing the discs and restoring spinal function naturally," and also, "Healing discs and restoring spinal function naturally," which the cited rule text suggests may fall outside the DC scope in Kansas, with the latter framed in the cited rule text as a gray area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly available materials also appear to say, "we’ll take digital X-rays and perform diagnostic testing," refer to treatment timing of "one week, one month, or several months," describe that "those who received care with the Webster Technique had a 30% decrease in labor times," and present "Neuropathy 'root cause' treatment" and "Webster Technique prenatal claims for birth outcomes," all of which the cited rule text suggests may fall outside the DC scope in Kansas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
@@ -587,51 +601,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://chirorock.com/amelia-rodrock-chiropractor/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+              <w:t xml:space="preserve">https://web.archive.org/web/20240613100534/https://chirorock.com/amelia-rodrock-chiropractor/ (captured 2024061310)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>