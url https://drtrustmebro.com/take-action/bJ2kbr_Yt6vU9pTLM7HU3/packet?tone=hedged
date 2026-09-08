--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -94,124 +94,140 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MINNESOTA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Anthony Carl Heaverlo (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including functional medicine, oxygen therapy, craniosacral therapy, guiding patients away from unnecessary surgeries and conflicting medications, Acupuncture, and Medical-grade Oxygen Therapy, that may extend beyond the D.C. scope in Minnesota.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The principal public materials reviewed include https://myvitalitychiroandwellness.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
+        <w:t xml:space="preserve">The principal public materials reviewed include https://myvitalitychiroandwellness.com/, https://www.youtube.com/channel/UCyozu4B7d-p05qfut9i1bEA and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly posted content appears to make the following representation. The material states: "functional medicine &amp; more" Publicly posted content appears to make the following representation. The material states: "craniosacral therapy"</w:t>
+        <w:t xml:space="preserve">Publicly posted content appears to make the following representation, “functional medicine &amp; more.” Publicly posted content also appears to make the following representation, “craniosacral therapy.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address functional medicine, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address oxygen therapy, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address craniosacral therapy, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address guiding patients away from unnecessary surgeries and conflicting medications, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address Acupuncture, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address Medical-grade Oxygen Therapy, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address Therapeutic Sauna sessions with Red Light Therapy, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address Our team, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address Our Services, which the cited rule text suggests may fall outside the D.C. scope in Minnesota. Public content appears to address Resolution of Carpal Tunnel Syndrome (Neurological), which the cited rule text suggests may fall outside the D.C. scope in Minnesota.</w:t>
+        <w:t xml:space="preserve">Public content appears to address functional medicine, oxygen therapy, craniosacral therapy, and guidance away from unnecessary surgeries and conflicting medications, and the cited rule text suggests that these topics may fall outside the D.C. scope in Minnesota. Public content also appears to address Acupuncture, Medical-grade Oxygen Therapy, Therapeutic Sauna sessions with Red Light Therapy, Our team, Our Services, Resolution of Carpal Tunnel Syndrome (Neurological), Hormonal Birth Control Adjustment for Migraine Prevention, and Serotonin Precursor Supplements for Migraine Treatment, and the cited rule text suggests that these topics may fall outside the D.C. scope in Minnesota.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">C. Complainant's Own Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Sections 148.01 to 148.108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address functional medicine, oxygen therapy, craniosacral therapy, guiding patients away from unnecessary surgeries and conflicting medications, Acupuncture, Medical-grade Oxygen Therapy, Therapeutic Sauna sessions with Red Light Therapy, Our team, Our Services, and Resolution of Carpal Tunnel Syndrome (Neurological), which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address functional medicine, oxygen therapy, craniosacral therapy, guiding patients away from unnecessary surgeries and conflicting medications, Acupuncture, Medical-grade Oxygen Therapy, Therapeutic Sauna sessions with Red Light Therapy, Our team, Our Services, Resolution of Carpal Tunnel Syndrome (Neurological), Hormonal Birth Control Adjustment for Migraine Prevention, and Serotonin Precursor Supplements for Migraine Treatment, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Minn. Stat. Sections 148.01 to 148.108 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DIAGNOSTIC TESTING AND MEDICAL-STYLE EVALUATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Section 148.01.</w:t>
       </w:r>
     </w:p>
@@ -542,50 +558,100 @@
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://myvitalitychiroandwellness.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://web.archive.org/web/20260704052534/https://www.myvitalitychiroandwellness.com/ (captured 2026070405)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.youtube.com/channel/UCyozu4B7d-p05qfut9i1bEA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>