--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -80,167 +80,190 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1346345014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Patrick Garrett (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Autoimmune Conditions, Autoimmune Diabetes, Cancer Risk Reduction, Crohn's Disease, Depression, and Graves Disease, that may extend beyond the DC, B. Sci scope in Kansas.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Autism, Autoimmune Conditions, Autoimmune Diabetes, Cancer Risk Reduction, Crohn's Disease, and Depression, that may extend beyond the DC, B. Sci scope in Kansas. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is autism.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The principal public materials reviewed include https://www.nourishpurifyheal.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
+        <w:t xml:space="preserve">The principal public materials reviewed include https://www.tiktok.com/@patrickgarrett145/video/7662793504590023950?_r=1&amp;u_code=eac2adja5l946h&amp;preview_pb=0&amp;sharer_language=en&amp;_d=f30hdgij4m23b5&amp;share_item_id=7662793504590023950&amp;source=h5_m, https://www.nourishpurifyheal.com and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public content appears to address Autoimmune Conditions, Autoimmune Diabetes, Cancer Risk Reduction, Crohn's Disease, Depression, Graves Disease, High Blood Pressure, Hypertension, Multiple Sclerosis, Polycystic Ovarian Syndrom (PCOS), Rheumatoid Arthritis, and Type 1 Diabetes, and the cited rule text suggests these topics may fall outside the DC, B. Sci scope in Kansas.</w:t>
+        <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly posted content appears to make the following representations, "the Standard, the Elevated (served in a real coconut 🥥 ✨️), and a Non-Alcoholic version as well." Publicly posted content also appears to state, "A Painkiller is a classic tiki cocktail that I describe like an elevated Piña Colada." In addition, publicly posted content appears to state, "Don't miss the ability to also burn the grievances giving you pain in your life with their bonfire notes either."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
+        <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address Autoimmune Conditions, Autoimmune Diabetes, Cancer Risk Reduction, Crohn's Disease, Depression, Graves Disease, High Blood Pressure, Hypertension, Multiple Sclerosis, Polycystic Ovarian Syndrom (PCOS), Rheumatoid Arthritis, and Type 1 Diabetes, and the cited rule text suggests that these subjects may fall outside the DC, B. Sci scope in Kansas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">C. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Autoimmune Conditions, Autoimmune Diabetes, Cancer Risk Reduction, Crohn's Disease, Depression, Graves Disease, High Blood Pressure, Hypertension, Multiple Sclerosis, Polycystic Ovarian Syndrom (PCOS), Rheumatoid Arthritis, and Type 1 Diabetes, which the cited rule text suggests may fall outside the DC, B. Sci scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Autism, Autoimmune Conditions, Autoimmune Diabetes, Cancer Risk Reduction, Crohn's Disease, Depression, Graves Disease, High Blood Pressure, Hypertension, Multiple Sclerosis, Polycystic Ovarian Syndrom (PCOS), and Rheumatoid Arthritis, which the cited rule text suggests may fall outside the DC, B. Sci scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is autism.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: CHRONIC-CONDITION FUNCTIONAL MEDICINE ADVERTISING AND REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">The public marketing representations and testimonials described above appear to present the practice's services without consistently identifying the limits of the DC, B. Sci scope or the practitioner's credentials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT III: FUNCTIONAL LABORATORY TESTING AND HEALTH-PLANNING REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(1) and 65-2836(g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The public materials described above appear to present condition-specific frameworks, laboratory-testing guidance, and treatment protocols directed at systemic conditions, rather than services grounded in the licensed scope.</w:t>
       </w:r>
@@ -267,50 +290,57 @@
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837 and 65-2871.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under K.S.A. 65-2837 and 65-2871 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT V: UNPROFESSIONAL CONDUCT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2836 and 65-2837.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public representations described above appear capable of conveying to consumers a level of clinical authority beyond the licensed scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under K.S.A. 65-2836 and 65-2837 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IV. RELIEF REQUESTED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Formal investigation of the conduct described herein, including review of the Respondent's public advertising, website representations, consultation materials, and commercial structures.</w:t>
       </w:r>
     </w:p>
@@ -568,51 +598,101 @@
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://www.nourishpurifyheal.com/</w:t>
+              <w:t xml:space="preserve">https://www.tiktok.com/@patrickgarrett145/video/7662793504590023950?_r=1&amp;u_code=eac2adja5l946h&amp;preview_pb=0&amp;sharer_language=en&amp;_d=f30hdgij4m23b5&amp;share_item_id=7662793504590023950&amp;source=h5_m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.nourishpurifyheal.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>