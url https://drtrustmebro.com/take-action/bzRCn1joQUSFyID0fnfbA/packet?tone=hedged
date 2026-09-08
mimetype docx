--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -98,218 +98,170 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1174867386</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the SOUTH CAROLINA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Arthur Elliot Hirshorn (the Respondent), practicing through New Life Health, 56 Pointe, Circle Greenville, South Carolina, 29615.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Thyroid consultation service, 24-Pattern Thyroid Dysfunction Taxonomy, 85-Marker Comprehensive Lab Panel, and Root Cause Personalized Plan, that may extend beyond the DC, DACNB scope in South Carolina. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Thyroid consultation service, 24-Pattern Thyroid Dysfunction Taxonomy, Testosterone and hormone replacement therapy (HRT/TRT), Psoriasis Treatment, Autoimmune Disease, and Chronic Fatigue. A chiropractic license in South Carolina covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The principal public materials reviewed include https://www.youtube.com/watch?v=sGFk9T8Ee4Y and the public registry and license verification sources listed in the exhibit index below.</w:t>
+        <w:t xml:space="preserve">The principal public materials reviewed include https://www.youtube.com/watch?v=sGFk9T8Ee4Y, https://renewingfunction.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Licensure</w:t>
-[...95 lines deleted...]
-        <w:t xml:space="preserve">G. Complainant's Own Experience</w:t>
+        <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly posted content appears to make the following representations, including the statements, "At New Life Health, we understand that there are 24 different patterns of thyroid dysfunction," "for over 80% of people struggling with thyroid-related symptoms, there's often an autoimmune component, meaning your thyroid may not actually be the root problem. Your immune system may be attacking your thyroid," "We start with a comprehensive panel of over 85 markers, including 10 thyroid-specific markers," and "schedule your thyroid consultation with our expert team."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address Thyroid consultation service, 24-Pattern Thyroid Dysfunction Taxonomy, Testosterone and hormone replacement therapy (HRT/TRT), Psoriasis Treatment, Autoimmune Disease, Chronic Fatigue, IBS &amp; Gastrointestinal Issues, Infertility, Thyroid Disease, Hormone Replacement Therapy (HRT), Testosterone Replacement Therapy (TRT), and hormone replacement therapy (TRT) for men and women, which the cited rule text suggests may fall outside the DC, DACNB scope in South Carolina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">C. Consultation and Monetization Structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public materials appear to describe a consultation and monetization structure with Kickback/affiliate signals on 2 source(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">D. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: REPRESENTATIONS EXCEEDING THE CHIROPRACTIC SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: S.C. Code Ann. Section 40-9-10 et seq. and S.C. Code Regs. Section 25-6(B).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Thyroid consultation service, 24-Pattern Thyroid Dysfunction Taxonomy, 85-Marker Comprehensive Lab Panel, and Root Cause Personalized Plan, which the cited rule text suggests may fall outside the DC, DACNB scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Thyroid consultation service, 24-Pattern Thyroid Dysfunction Taxonomy, Testosterone and hormone replacement therapy (HRT/TRT), Psoriasis Treatment, Autoimmune Disease, Chronic Fatigue, IBS &amp; Gastrointestinal Issues, Infertility, Thyroid Disease, Hormone Replacement Therapy (HRT), Testosterone Replacement Therapy (TRT), and Hormone replacement therapy (TRT) for men and women. A chiropractic license in South Carolina covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under S.C. Code Ann. Section 40-9-10 et seq. and S.C. Code Regs. Section 25-6(B) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: UNPROFESSIONAL CONDUCT AND DEPARTURE FROM PREVAILING PRACTICE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: S.C. Code Ann. Section 40-9-110 and S.C. Code Regs. Section 25-6(B)(3), (10).</w:t>
       </w:r>
     </w:p>
@@ -681,50 +633,100 @@
               <w:t xml:space="preserve">Exhibit B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.youtube.com/watch?v=sGFk9T8Ee4Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://renewingfunction.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>