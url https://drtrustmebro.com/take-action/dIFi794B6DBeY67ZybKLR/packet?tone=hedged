--- v0 (2026-07-24)
+++ v1 (2026-09-08)
@@ -119,83 +119,83 @@
         <w:t xml:space="preserve">The principal public materials reviewed include https://www.juliamorgandc.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly posted content appears to make the representation, "we'll set a personalized plan to achieve your goals, whether it's recovery, strengthening, or learning kettlebell skills." Publicly posted content also appears to make the representation, "Sports Chiropractic, Functional Movement &amp; Rehabilitation." Additional public content appears to make the representation, "identifying the root cause of pain," and, "I'm also a kettlebell coach who uses movement as medicine for improved function."</w:t>
+        <w:t xml:space="preserve">Publicly posted content appears to make the representation, "we'll set a personalized plan to achieve your goals, whether it's recovery, strengthening, or learning kettlebell skills." Publicly posted content also appears to make the representations, "Sports Chiropractic, Functional Movement &amp; Rehabilitation," "identifying the root cause of pain," and "I'm also a kettlebell coach who uses movement as medicine for improved function."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address Root-cause pain diagnosis rhetoric, which the cited rule text suggests may fall outside the D.C. scope in Kansas. Public content also appears to address Kettlebell coaching presented as medicine, which the cited rule text suggests may fall outside the D.C. scope in Kansas.</w:t>
+        <w:t xml:space="preserve">Public content appears to address root-cause pain diagnosis rhetoric, which the cited rule text suggests may fall outside the D.C. scope in Kansas. Public content also appears to address kettlebell coaching presented as medicine, which the cited rule text suggests may fall outside the D.C. scope in Kansas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">C. Consultation and Monetization Structure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public materials appear to describe a consultation and monetization structure with Kickback/affiliate signals on 2 source(s), and Open Payments records showing industry payments totaling about $8,382.</w:t>
+        <w:t xml:space="preserve">Public materials appear to describe the following consultation and monetization structure: Kickback/affiliate signals on 2 source(s). Open Payments (Sunshine Act) records industry payments totaling about $8,382.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">D. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
@@ -633,51 +633,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.juliamorgandc.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260514173306/https://www.juliamorgandc.com/ (captured 2026051417)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>