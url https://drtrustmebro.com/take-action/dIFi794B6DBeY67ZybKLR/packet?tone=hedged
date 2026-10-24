--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -80,170 +80,186 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1871039164</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Julia Morgan (the Respondent), practicing through Muscle Recovery And Rehabilitation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Root-cause pain diagnosis rhetoric and Kettlebell coaching presented as medicine, that may extend beyond the D.C. scope in Kansas. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Kettlebell coaching presented as medicine, that may extend beyond the D.C. scope in Kansas. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://www.juliamorgandc.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly posted content appears to make the representation, "we'll set a personalized plan to achieve your goals, whether it's recovery, strengthening, or learning kettlebell skills." Publicly posted content also appears to make the representations, "Sports Chiropractic, Functional Movement &amp; Rehabilitation," "identifying the root cause of pain," and "I'm also a kettlebell coach who uses movement as medicine for improved function."</w:t>
+        <w:t xml:space="preserve">Publicly posted content associated with Julia Morgan appears to describe services as “Sports Chiropractic, Functional Movement &amp; Rehabilitation” and to represent that the practice is focused on “identifying the root cause of pain.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address root-cause pain diagnosis rhetoric, which the cited rule text suggests may fall outside the D.C. scope in Kansas. Public content also appears to address kettlebell coaching presented as medicine, which the cited rule text suggests may fall outside the D.C. scope in Kansas.</w:t>
+        <w:t xml:space="preserve">Public content appears to address Kettlebell coaching presented as medicine, which may fall outside the scope associated with a D.C. credential in Kansas under the applicable licensing rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">C. Consultation and Monetization Structure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public materials appear to describe the following consultation and monetization structure: Kickback/affiliate signals on 2 source(s). Open Payments (Sunshine Act) records industry payments totaling about $8,382.</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">D. Complainant's Own Experience</w:t>
+        <w:t xml:space="preserve">Public materials appear to indicate kickback or affiliate signals on two sources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">D. Public Testimonials</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A publicly posted testimonial appears to describe diagnosis-level evaluation or treatment outcomes, stating, “I call Dr. Julia my magic pill.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Root-cause pain diagnosis rhetoric and Kettlebell coaching presented as medicine, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Kettlebell coaching presented as medicine, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: CHRONIC-CONDITION FUNCTIONAL MEDICINE ADVERTISING AND REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871.</w:t>
       </w:r>
     </w:p>