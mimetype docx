--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -36,182 +36,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FORMAL COMPLAINT REQUESTING INVESTIGATION AND REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kristine Edgren</w:t>
+        <w:t xml:space="preserve">Tobi Jeurink</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Root Function Health</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">325 E Main Street, Suite C, Gardner, Kansas, 66030</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">NPI (public registry): 1184784092</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Kristine Edgren (the Respondent), practicing through Root Function Health, 325 E Main Street, Suite C, Gardner, Kansas, 66030.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including chronic fatigue, autoimmune conditions, Osteoporosis: It Is Not Just About Calcium, advanced diagnostic testing for chronic fatigue, digestive issues, hormonal imbalances, functional medicine, and advanced diagnostic testing, that may extend beyond the Chiropractor scope in Kansas.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Tobi Jeurink (the Respondent), practicing through Root Function Health, 325 E Main Street, Suite C, Gardner, Kansas, 66030.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including chronic fatigue, autoimmune conditions, Osteoporosis: It Is Not Just About Calcium, advanced diagnostic testing for chronic fatigue, digestive issues, hormonal imbalances, functional medicine, and advanced diagnostic testing, that may extend beyond the D.C. scope in Kansas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://rootfunctionhealth.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly available content appears to address chronic fatigue, autoimmune conditions, and osteoporosis in the form of “Osteoporosis: It Is Not Just About Calcium,” and the cited rule text suggests these subjects may fall outside the Chiropractor scope in Kansas. Public content also appears to address advanced diagnostic testing for chronic fatigue, digestive issues, and hormonal imbalances, as well as advanced diagnostic testing more generally, and the cited rule text suggests these topics may fall outside the Chiropractor scope in Kansas. Publicly available materials further appear to address functional medicine, hyperbaric oxygen therapy, nutritional support, dry needling, prenatal care, pediatric care, and functional nutrition, and the cited rule text suggests these topics may fall outside the Chiropractor scope in Kansas.</w:t>
+        <w:t xml:space="preserve">Publicly available content appears to address chronic fatigue, autoimmune conditions, Osteoporosis: It Is Not Just About Calcium, and advanced diagnostic testing for chronic fatigue, digestive issues, and hormonal imbalances, all of which the cited rule text suggests may fall outside the D.C. scope in Kansas. Public content also appears to address functional medicine, advanced diagnostic testing, hyperbaric oxygen therapy, nutritional support, dry needling, prenatal care, pediatric care, and functional nutrition, which the cited rule text suggests may fall outside the D.C. scope in Kansas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address chronic fatigue, autoimmune conditions, Osteoporosis: It Is Not Just About Calcium, advanced diagnostic testing for chronic fatigue, digestive issues, hormonal imbalances, functional medicine, advanced diagnostic testing, hyperbaric oxygen therapy, nutritional support, dry needling, prenatal care, pediatric care, and functional nutrition, which the cited rule text suggests may fall outside the Chiropractor scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address chronic fatigue, autoimmune conditions, Osteoporosis: It Is Not Just About Calcium, advanced diagnostic testing for chronic fatigue, digestive issues, hormonal imbalances, functional medicine, advanced diagnostic testing, hyperbaric oxygen therapy, nutritional support, dry needling, prenatal care, pediatric care, and functional nutrition, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: CHRONIC-CONDITION FUNCTIONAL MEDICINE ADVERTISING AND REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871.</w:t>
       </w:r>
     </w:p>
@@ -580,51 +587,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://rootfunctionhealth.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+              <w:t xml:space="preserve">https://web.archive.org/web/20250405151146/http://www.rootfunctionhealth.com/ (captured 2025040515)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>