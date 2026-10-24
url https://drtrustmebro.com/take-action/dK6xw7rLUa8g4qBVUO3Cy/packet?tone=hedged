--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -126,99 +126,99 @@
         <w:t xml:space="preserve">The principal public materials reviewed include https://rootfunctionhealth.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly available content appears to address chronic fatigue, autoimmune conditions, Osteoporosis: It Is Not Just About Calcium, and advanced diagnostic testing for chronic fatigue, digestive issues, and hormonal imbalances, all of which the cited rule text suggests may fall outside the D.C. scope in Kansas. Public content also appears to address functional medicine, advanced diagnostic testing, hyperbaric oxygen therapy, nutritional support, dry needling, prenatal care, pediatric care, and functional nutrition, which the cited rule text suggests may fall outside the D.C. scope in Kansas.</w:t>
+        <w:t xml:space="preserve">Public content associated with Tobi Jeurink, D.C., appears to address chronic fatigue, autoimmune conditions, osteoporosis, digestive issues, hormonal imbalances, and advanced diagnostic testing. The materials also appear to refer to functional medicine, hyperbaric oxygen therapy, prenatal care, functional nutrition, genetic nutritional analysis, finding out why health concerns are happening, and root cause health care. The public materials describe osteoporosis with the phrase "Osteoporosis: It Is Not Just About Calcium." The provided information states that a Kansas chiropractic license covers the spine, joints, and muscles, and does not cover diagnosing or treating chronic fatigue and fibromyalgia, autoimmune disease, osteoporosis, hormone imbalance, or IBS and gut disorders. The applicable licensing rules are described in the public-record review as suggesting that functional medicine, advanced diagnostic testing, hyperbaric oxygen therapy, prenatal care, functional nutrition, genetic nutritional analysis, finding out why health concerns are happening, and root cause health care may fall outside the D.C. scope in Kansas; advanced diagnostic testing is characterized there as a gray area.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address chronic fatigue, autoimmune conditions, Osteoporosis: It Is Not Just About Calcium, advanced diagnostic testing for chronic fatigue, digestive issues, hormonal imbalances, functional medicine, advanced diagnostic testing, hyperbaric oxygen therapy, nutritional support, dry needling, prenatal care, pediatric care, and functional nutrition, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address chronic fatigue, autoimmune conditions, Osteoporosis: It Is Not Just About Calcium, advanced diagnostic testing for chronic fatigue, digestive issues, hormonal imbalances, functional medicine, advanced diagnostic testing, hyperbaric oxygen therapy, prenatal care, functional nutrition, genetic nutritional analysis, find out why they are happening, and root cause health care, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: CHRONIC-CONDITION FUNCTIONAL MEDICINE ADVERTISING AND REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871.</w:t>
       </w:r>
     </w:p>