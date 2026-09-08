--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -84,122 +84,138 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11628 Old Ballas Rd, Creve Coeur, 63141</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MISSOURI STATE BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Hunter Overley (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including hormone imbalance, Thyroid Health, Autoimmune Conditions, Anxiety &amp; Depression, Hormone imbalance treatment, and Functional Medicine, that may extend beyond the Chiropractor scope in Missouri.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including hormone imbalance, Thyroid Health, Autoimmune Conditions, Anxiety &amp; Depression, Hormone imbalance treatment, and Diagnosing and treating systemic diseases (hormone imbalance, digestive issues, blood sugar imbalances) which are outside chiropractic scope. A chiropractic license in Missouri covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://wholeroothealth.com/, https://wholeroothealth.com/blood-work-and-lab-testing/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address hormone imbalance, which the cited rule text suggests may fall outside the Chiropractor scope in Missouri. Public content appears to address Thyroid Health, which the cited rule text suggests may fall outside the Chiropractor scope in Missouri. Public content appears to address Autoimmune Conditions, which the cited rule text suggests may fall outside the Chiropractor scope in Missouri. Public content appears to address Anxiety &amp; Depression, which the cited rule text suggests may fall outside the Chiropractor scope in Missouri. Public content appears to address Hormone imbalance treatment, which the cited rule text suggests may fall outside the Chiropractor scope in Missouri. Public content appears to address Functional Medicine, which the cited rule text suggests may fall outside the Chiropractor scope in Missouri. Public content appears to address digestive concerns, which the cited rule text suggests may fall outside the Chiropractor scope in Missouri. Public content appears to address blood sugar imbalances, which the cited rule text suggests may fall outside the Chiropractor scope in Missouri. Public content appears to address skin rashes, which the cited rule text suggests may fall outside the Chiropractor scope in Missouri. Public content appears to address migraines, which the cited rule text suggests may fall outside the Chiropractor scope in Missouri. Public content appears to address chronic pain, which the cited rule text suggests may fall outside the Chiropractor scope in Missouri. Public content appears to address root cause of what's going on, which the cited rule text suggests may fall outside the Chiropractor scope in Missouri.</w:t>
+        <w:t xml:space="preserve">Publicly available content appears to address hormone imbalance, thyroid health, autoimmune conditions, anxiety and depression, hormone imbalance treatment, and functional medicine, and it also appears to address diagnosing and treating systemic concerns described as hormone imbalance, digestive issues, and blood sugar imbalances, which the cited rule text suggests may fall outside the Chiropractor scope in Missouri. Public content further appears to address digestive concerns, blood sugar imbalances, skin rashes, migraines, and chronic pain, which the cited rule text suggests may fall outside the Chiropractor scope in Missouri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Mo. Rev. Stat. Section 331.010 and Section 331.060.2(18).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address hormone imbalance, Thyroid Health, Autoimmune Conditions, Anxiety &amp; Depression, Hormone imbalance treatment, Functional Medicine, digestive concerns, blood sugar imbalances, skin rashes, migraines, chronic pain, and root cause of what's going on, which the cited rule text suggests may fall outside the Chiropractor scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address hormone imbalance, Thyroid Health, Autoimmune Conditions, Anxiety &amp; Depression, Hormone imbalance treatment, Diagnosing and treating systemic diseases (hormone imbalance, digestive issues, blood sugar imbalances) which are outside chiropractic scope, Functional Medicine, digestive concerns, blood sugar imbalances, skin rashes, migraines, and chronic pain, which the cited rule text suggests may fall outside the Chiropractor scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Mo. Rev. Stat. Section 331.010 and Section 331.060.2(18) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DECEPTIVE OR MISLEADING PUBLIC REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Mo. Rev. Stat. Section 331.060.2(4) and Section 331.060.2(18).</w:t>
       </w:r>
     </w:p>