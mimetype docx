--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -36,182 +36,182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FORMAL COMPLAINT REQUESTING INVESTIGATION AND REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Brad Woodle</w:t>
+        <w:t xml:space="preserve">Bradley Michael Woodle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">200 Overland, Park, Kansas, 66209</w:t>
+        <w:t xml:space="preserve">6701 W. 121st Street, Suite 200, Overland Park, Kansas, 66209</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1750307120</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Brad Woodle (the Respondent), identified in the attached public materials.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including treating autoimmune conditions, treating digestive issues and IBS, Autoimmune Disorders, Autism Spectrum, Fertility &amp; Infertility, and Fibromyalgia Disorder, that may extend beyond the DC scope in Kansas.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Bradley Michael Woodle (the Respondent), identified in the attached public materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Autism Spectrum, treating autoimmune conditions, treating digestive issues and IBS, Autoimmune Disorders, Fertility &amp; Infertility, and Fibromyalgia Disorder. A chiropractic license in Kansas covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is autism.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://asfca.com/doctors/overland-park-doctors/dr-brad-m-woodle/, https://asfca.metagenics.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address treating autoimmune conditions, digestive issues, IBS, Autoimmune Disorders, Autism Spectrum, Fertility &amp; Infertility, Fibromyalgia Disorder, Menopause, Food Sensitivity Testing for autoimmune conditions, Functional Medicine, Food Sensitivity Testing, Nutritional Programs, and treating hormonal imbalances. The cited rule text suggests that these areas may fall outside the DC scope in Kansas.</w:t>
+        <w:t xml:space="preserve">Publicly available content appears to address treating autoimmune conditions, digestive issues and IBS, Autoimmune Disorders, Autism Spectrum, Fertility and Infertility, Fibromyalgia Disorder, Menopause, Food Sensitivity Testing for autoimmune conditions, Functional Medicine, Food Sensitivity Testing, Nutritional Programs, and hormonal imbalances, which the cited rule text suggests may fall outside the DC scope in Kansas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address treating autoimmune conditions, treating digestive issues and IBS, Autoimmune Disorders, Autism Spectrum, Fertility &amp; Infertility, Fibromyalgia Disorder, Menopause, Food Sensitivity Testing for autoimmune conditions, Functional Medicine, Food Sensitivity Testing, Nutritional Programs, and treating hormonal imbalances, which the cited rule text suggests may fall outside the DC scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Autism Spectrum, treating autoimmune conditions, treating digestive issues and IBS, Autoimmune Disorders, Fertility &amp; Infertility, Fibromyalgia Disorder, Menopause, Food Sensitivity Testing for autoimmune conditions, Functional Medicine, Food Sensitivity Testing, Nutritional Programs, and treating hormonal imbalances, which the cited rule text suggests may fall outside the DC scope. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is autism.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Kansas Healing Arts Act, K.S.A. 65-2801 et seq. and K.S.A. 65-2836(g) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: CHRONIC-CONDITION FUNCTIONAL MEDICINE ADVERTISING AND REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: K.S.A. 65-2837(b)(12), 65-2837(b)(13), and 65-2871.</w:t>
       </w:r>
     </w:p>
@@ -580,101 +580,101 @@
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://asfca.com/doctors/overland-park-doctors/dr-brad-m-woodle/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260311165241/https://asfca.com/doctors/overland-park-doctors/dr-brad-m-woodle/ (captured 2026031116)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Storefront or vendor link (Metagenics)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://asfca.metagenics.com/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+              <w:t xml:space="preserve">https://web.archive.org/web/20230323001907/https://asfca.metagenics.com/ (captured 2023032300)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>