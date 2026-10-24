--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -47,166 +47,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FORMAL COMPLAINT REQUESTING INVESTIGATION AND REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Joshua Axe</w:t>
+        <w:t xml:space="preserve">Josh Axe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">501 Nelson Place, Nashville, Tennessee, 37214</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1942485958</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the TENNESSEE BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Joshua Axe (the Respondent), identified in the attached public materials.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the TENNESSEE BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Josh Axe (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Claims berberine benefits for diabetes and digestive problems, Cancer, Diabetes, Wormwood: The Parasite-Killing, Cancer-Fighting Super Herb, Berberine Benefits for Diabetes, Digestive Problems &amp; More, and A balanced thyroid is essential. A chiropractic license in Tennessee covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://joshaxe.com/, https://draxe.com/, https://thehealthinstitute.com/, https://www.amazon.com/Think-This-Not-That-Breakthrough/dp/1400337844/?_encoding=UTF8&amp;pd_rd_w=5H7xE&amp;content-id=amzn1.sym.5f7e0a27-49c0-47d3-80b2-fd9271d863ca%3Aamzn1.symc.e5c80209-769f-4ade-a325-2eaec14b8e0e&amp;pf_rd_p=5f7e0a27-49c0-47d3-80b2-fd9271d863ca&amp;pf_rd_r=RK98VH9T34FNY2MBFNER&amp;pd_rd_wg=lOBjf&amp;pd_rd_r=f28ed832-491f-4a43-9821-3f2748ab808d&amp;ref_=pd_gw_ci_mcx_mr_hp_atf_m and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly posted content appears to make the following representations: "Don't just drift through life; clarify your purpose," "Success isn't just about what you accomplish; it's about who you become," "Say goodbye to being a slave to your vices; start building virtues," and "Forget popular opinion; follow timeless wisdom."</w:t>
+        <w:t xml:space="preserve">Publicly posted content associated with Josh Axe appears to include the statements, “Don't just drift through life; clarify your purpose,” “Success isn't just about what you accomplish; it's about who you become,” “Say goodbye to being a slave to your vices; start building virtues,” and “Forget popular opinion; follow timeless wisdom.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address claims about berberine benefits for diabetes and digestive problems, cancer, diabetes, wormwood as a parasite-killing and cancer-fighting super herb, a balanced thyroid being essential, helping maintain thyroid function, diagnosing and treating cancer with wormwood, diagnosing and treating diabetes with berberine, diagnosing and treating hormone imbalance, including testosterone, with natural methods, cancer treatment with wormwood, and diabetes treatment with berberine, and the cited rule text suggests these topics may fall outside the D.C. scope in Tennessee.</w:t>
+        <w:t xml:space="preserve">Public content appears to address berberine benefits for diabetes and digestive problems, including content titled “Berberine Benefits for Diabetes, Digestive Problems &amp; More,” as well as diabetes and diabetes treatment with berberine. Other public content appears to address cancer, cancer treatment with wormwood, and “Wormwood: The Parasite-Killing, Cancer-Fighting Super Herb.” Public content also appears to address a balanced thyroid, maintaining thyroid health, chronic fatigue, leaky gut, and hormone imbalance. The public materials describe a Tennessee chiropractic license as covering the spine, joints, and muscles, and not diagnosing or treating diabetes, IBS and gut disorders, cancer, parasitic infection, thyroid disease, chronic fatigue, fibromyalgia, or hormone imbalance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">C. Consultation and Monetization Structure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public materials appear to describe a consultation and monetization structure involving Amazon affiliate compensation, with provider compensation described as up to 10 percent depending on product category.</w:t>
+        <w:t xml:space="preserve">Public materials appear to describe an Amazon affiliate commission compensation model, with commissions of up to 10% depending on product category.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">D. Storefront and Product Sales</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public materials appear to link to Amazon, and the vendor's public materials describe provider compensation for such links.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E. Complainant's Own Experience</w:t>
@@ -226,51 +226,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICING BEYOND THE LAWFUL SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: T.C.A. Section 63-4-101 and Rule 0260-02-.02.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Claims berberine benefits for diabetes and digestive problems, Cancer, Diabetes, Wormwood: The Parasite-Killing, Cancer-Fighting Super Herb, Berberine Benefits for Diabetes, Digestive Problems &amp; More, A balanced thyroid is essential, can help maintain thyroid, Diagnosing/treating cancer with wormwood, Diagnosing/treating diabetes with berberine, Diagnosing/treating hormone imbalance (testosterone) with natural methods, Cancer treatment with wormwood, and Diabetes treatment with berberine. A chiropractic license in Tennessee covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Claims berberine benefits for diabetes and digestive problems, Cancer, Diabetes, Wormwood: The Parasite-Killing, Cancer-Fighting Super Herb, Berberine Benefits for Diabetes, Digestive Problems &amp; More, A balanced thyroid is essential, can help maintain thyroid, Cancer treatment with wormwood, Diabetes treatment with berberine, Chronic Fatigue, Leaky Gut, and Hormone Imbalance. A chiropractic license in Tennessee covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under T.C.A. Section 63-4-101 and Rule 0260-02-.02 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DECEPTIVE AND MISLEADING CONDUCT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Rule 0260-02-.13(1) and T.C.A. Section 63-1-123.</w:t>
       </w:r>
     </w:p>