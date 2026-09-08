--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -65,258 +65,212 @@
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Joshua Axe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">501 Nelson Place, Nashville, Tennessee, 37214</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">NPI (public registry): 1942485958</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the TENNESSEE BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Joshua Axe (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions that may extend beyond the Chiropractor scope in Tennessee. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Claims berberine benefits for diabetes and digestive problems, Cancer, Diabetes, Wormwood: The Parasite-Killing, Cancer-Fighting Super Herb, Berberine Benefits for Diabetes, Digestive Problems &amp; More, and A balanced thyroid is essential. A chiropractic license in Tennessee covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The principal public materials reviewed include https://joshaxe.com/, https://www.amazon.com/Think-This-Not-That-Breakthrough/dp/1400337844/?_encoding=UTF8&amp;pd_rd_w=5H7xE&amp;content-id=amzn1.sym.5f7e0a27-49c0-47d3-80b2-fd9271d863ca%3Aamzn1.symc.e5c80209-769f-4ade-a325-2eaec14b8e0e&amp;pf_rd_p=5f7e0a27-49c0-47d3-80b2-fd9271d863ca&amp;pf_rd_r=RK98VH9T34FNY2MBFNER&amp;pd_rd_wg=lOBjf&amp;pd_rd_r=f28ed832-491f-4a43-9821-3f2748ab808d&amp;ref_=pd_gw_ci_mcx_mr_hp_atf_m and the public registry and license verification sources listed in the exhibit index below.</w:t>
+        <w:t xml:space="preserve">The principal public materials reviewed include https://joshaxe.com/, https://draxe.com/, https://thehealthinstitute.com/, https://www.amazon.com/Think-This-Not-That-Breakthrough/dp/1400337844/?_encoding=UTF8&amp;pd_rd_w=5H7xE&amp;content-id=amzn1.sym.5f7e0a27-49c0-47d3-80b2-fd9271d863ca%3Aamzn1.symc.e5c80209-769f-4ade-a325-2eaec14b8e0e&amp;pf_rd_p=5f7e0a27-49c0-47d3-80b2-fd9271d863ca&amp;pf_rd_r=RK98VH9T34FNY2MBFNER&amp;pd_rd_wg=lOBjf&amp;pd_rd_r=f28ed832-491f-4a43-9821-3f2748ab808d&amp;ref_=pd_gw_ci_mcx_mr_hp_atf_m and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Licensure</w:t>
-[...116 lines deleted...]
-        <w:t xml:space="preserve">G. Complainant's Own Experience</w:t>
+        <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly posted content appears to make the following representations: "Don't just drift through life; clarify your purpose," "Success isn't just about what you accomplish; it's about who you become," "Say goodbye to being a slave to your vices; start building virtues," and "Forget popular opinion; follow timeless wisdom."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address claims about berberine benefits for diabetes and digestive problems, cancer, diabetes, wormwood as a parasite-killing and cancer-fighting super herb, a balanced thyroid being essential, helping maintain thyroid function, diagnosing and treating cancer with wormwood, diagnosing and treating diabetes with berberine, diagnosing and treating hormone imbalance, including testosterone, with natural methods, cancer treatment with wormwood, and diabetes treatment with berberine, and the cited rule text suggests these topics may fall outside the D.C. scope in Tennessee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">C. Consultation and Monetization Structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public materials appear to describe a consultation and monetization structure involving Amazon affiliate compensation, with provider compensation described as up to 10 percent depending on product category.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">D. Storefront and Product Sales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public materials appear to link to Amazon, and the vendor's public materials describe provider compensation for such links.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICING BEYOND THE LAWFUL SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: T.C.A. Section 63-4-101 and Rule 0260-02-.02.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address the evaluation and management of health conditions in a manner that the cited rule text suggests may fall outside the Chiropractor scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Claims berberine benefits for diabetes and digestive problems, Cancer, Diabetes, Wormwood: The Parasite-Killing, Cancer-Fighting Super Herb, Berberine Benefits for Diabetes, Digestive Problems &amp; More, A balanced thyroid is essential, can help maintain thyroid, Diagnosing/treating cancer with wormwood, Diagnosing/treating diabetes with berberine, Diagnosing/treating hormone imbalance (testosterone) with natural methods, Cancer treatment with wormwood, and Diabetes treatment with berberine. A chiropractic license in Tennessee covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under T.C.A. Section 63-4-101 and Rule 0260-02-.02 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DECEPTIVE AND MISLEADING CONDUCT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Rule 0260-02-.13(1) and T.C.A. Section 63-1-123.</w:t>
       </w:r>
     </w:p>
@@ -332,74 +286,81 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Rule 0260-02-.13(1) and T.C.A. Section 63-1-123 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT III: MISREPRESENTATION OF PROFESSIONAL STATUS AND TITLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Rule 0260-02-.03.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public marketing representations and testimonials described above appear to present the practice's services without consistently identifying the limits of the Chiropractor scope or the practitioner's credentials.</w:t>
+        <w:t xml:space="preserve">The public marketing representations and testimonials described above appear to present the practice's services without consistently identifying the limits of the D.C. scope or the practitioner's credentials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Rule 0260-02-.03 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT IV: EXCESSIVE EXAMINATIONS AND TREATMENT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Rule 0260-02-.13(5) and 0260-02-.13(6).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials described above appear to present condition-specific frameworks, laboratory-testing guidance, and treatment protocols directed at systemic conditions, rather than services grounded in the licensed scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Rule 0260-02-.13(5) and 0260-02-.13(6) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT V: USE OF UNLICENSED ASSISTANTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Rule 0260-02-.13(9).</w:t>
       </w:r>
     </w:p>
@@ -707,50 +668,150 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://web.archive.org/web/20260515232517/https://joshaxe.com/ (captured 2026051523)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://draxe.com/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additional public practice website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://thehealthinstitute.com/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exhibit E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Storefront or vendor link (Amazon)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.amazon.com/Think-This-Not-That-Breakthrough/dp/1400337844/?_encoding=UTF8&amp;pd_rd_w=5H7xE&amp;content-id=amzn1.sym.5f7e0a27-49c0-47d3-80b2-fd9271d863ca%3Aamzn1.symc.e5c80209-769f-4ade-a325-2eaec14b8e0e&amp;pf_rd_p=5f7e0a27-49c0-47d3-80b2-fd9271d863ca&amp;pf_rd_r=RK98VH9T34FNY2MBFNER&amp;pd_rd_wg=lOBjf&amp;pd_rd_r=f28ed832-491f-4a43-9821-3f2748ab808d&amp;ref_=pd_gw_ci_mcx_mr_hp_atf_m</w:t>
             </w:r>