--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -36,182 +36,182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FORMAL COMPLAINT REQUESTING INVESTIGATION AND REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">In the Matter of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Michelle Lelewica</w:t>
+        <w:t xml:space="preserve">Michelle Rae Lelwica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">License No. [LICENSE NUMBER, IF KNOWN]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Functional Medicine Physician</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1881601672</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MINNESOTA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Michelle Lelewica (the Respondent), practicing through Functional Medicine Physician.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Chronic Lyme Disease, Vaccine Induced Long Covid, Adrenal Insufficiency/Fatigue, Mast Cell Activation Syndrome (MCAS), ZRT Neurotransmitter Test+ Cortisol + CortisonePrice$339.00, and Hormone optimization / bioidentical hormone therapy, that may extend beyond the D.C. scope in Minnesota.</w:t>
+        <w:t xml:space="preserve">Complainant respectfully submits this complaint to the MINNESOTA BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Michelle Rae Lelwica (the Respondent), practicing through Functional Medicine Physician.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Chronic Lyme Disease, Vaccine Induced Long Covid, Adrenal Insufficiency/Fatigue, Mast Cell Activation Syndrome (MCAS), ZRT Neurotransmitter Test+ Cortisol + Cortisone, and Hormone optimization / bioidentical hormone therapy. A chiropractic license in Minnesota covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://www.livingwellfunctionalmedicine.com/about-dr-michelle-lelewica, https://us.fullscript.com/welcome/mlelwica?preview=true and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address Chronic Lyme Disease, Vaccine Induced Long Covid, Adrenal Insufficiency/Fatigue, Mast Cell Activation Syndrome (MCAS), ZRT Neurotransmitter Test+ Cortisol + CortisonePrice$339.00, hormone optimization and bioidentical hormone therapy, Hashimotos, Auto Immune Disorders, Alzheimers, Functional Medicine, Bio Identical Hormone Therapy, and Genetic/Genomic Testing, which the cited rule text suggests may fall outside the D.C. scope in Minnesota.</w:t>
+        <w:t xml:space="preserve">Public content associated with Michelle Rae Lelwica appears to address Chronic Lyme Disease, Vaccine Induced Long Covid, Adrenal Insufficiency/Fatigue, Mast Cell Activation Syndrome (MCAS), the ZRT Neurotransmitter Test+ Cortisol + Cortisone, hormone optimization and bioidentical hormone therapy, Hashimotos, Auto Immune Disorders, Alzheimers, Functional Medicine, and Genetic/Genomic Testing. The public materials also appear to address Bio Identical Hormone Therapy. The Minnesota chiropractic license is described as covering the spine, joints and muscles, and not diagnosing or treating Lyme disease, chronic viral infection, adrenal fatigue, MCAS, hormone imbalance, thyroid disease, autoimmune disease, or dementia. The public content concerning Functional Medicine and Genetic/Genomic Testing appears to involve subjects that the applicable licensing rules may place outside the D.C. scope in Minnesota.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Sections 148.01 to 148.108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Chronic Lyme Disease, Vaccine Induced Long Covid, Adrenal Insufficiency/Fatigue, Mast Cell Activation Syndrome (MCAS), ZRT Neurotransmitter Test+ Cortisol + CortisonePrice$339.00, Hormone optimization / bioidentical hormone therapy, Diagnosing and treating systemic autoimmune and neurological disease, Hashimotos, Auto Immune Disorders, Alzheimers, Functional Medicine, and Bio Identical Hormone Therapy, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Chronic Lyme Disease, Vaccine Induced Long Covid, Adrenal Insufficiency/Fatigue, Mast Cell Activation Syndrome (MCAS), ZRT Neurotransmitter Test+ Cortisol + Cortisone, Hormone optimization / bioidentical hormone therapy, Diagnosing and treating systemic autoimmune and neurological disease, Hashimotos, Auto Immune Disorders, Alzheimers, Functional Medicine, and Bio Identical Hormone Therapy, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Minn. Stat. Sections 148.01 to 148.108 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DIAGNOSTIC TESTING AND MEDICAL-STYLE EVALUATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Minn. Stat. Section 148.01.</w:t>
       </w:r>
     </w:p>
@@ -534,101 +534,101 @@
               <w:rPr/>
               <w:t xml:space="preserve">Practice homepage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.livingwellfunctionalmedicine.com/about-dr-michelle-lelewica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260810041041/https://www.livingwellfunctionalmedicine.com/about-dr-michelle-lelewica (captured 2026081004)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exhibit C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Storefront or vendor link (Fullscript)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://us.fullscript.com/welcome/mlelwica?preview=true</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[attach a printed, dated capture]</w:t>
+              <w:t xml:space="preserve">https://web.archive.org/web/20260215141443/https://us.fullscript.com/welcome/mlelwica?preview=true (captured 2026021514)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>