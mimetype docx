--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -113,179 +113,131 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1194938001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the HAWAII STATE BOARD OF CHIROPRACTIC requesting formal investigation and regulatory review concerning Eliza Kim (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Fibromyalgia, Functional Nutrition, Holistic Chiropractic, Functional Nutrition for systemic wellness, and Nutritional supplements and herbal treatments for disease, that may extend beyond the D.C. scope in Hawaii. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Fibromyalgia, Functional Nutrition, Holistic Chiropractic, Functional Nutrition for systemic wellness, Nutritional supplements and herbal treatments for disease, and Emotional, mental, and spiritual healing via chiropractic, that may extend beyond the D.C. scope in Hawaii. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://drelizakim.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Licensure</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">D. Funnel</w:t>
+        <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly posted content appears to make the following representation, "Chiropractic is beyond subluxations and pain. It heals not only physically but also emotionally, mentally and spiritually." Publicly posted content also appears to state, "instead of relying on weekly doctor visits and medications," and to use the phrases "Functional Nutrition" and "We want to find the root of the problem!"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address Fibromyalgia, Functional Nutrition, Holistic Chiropractic, Functional Nutrition for systemic wellness, and Nutritional supplements and herbal treatments for disease, which the cited rule text suggests may fall outside the D.C. scope in Hawaii. The cited rule treats Holistic Chiropractic as a gray area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">C. Consultation and Monetization Structure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public materials appear to describe the following consultation and monetization structure: Kickback/affiliate signals on 1 source(s).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E. Storefront</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">G. Complainant's Own Experience</w:t>
+        <w:t xml:space="preserve">D. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: FALSE, MISLEADING, OR DECEPTIVE ADVERTISING</w:t>
@@ -310,51 +262,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under HAR Section 16-76-56(b)(27) and (b)(28); HRS Section 442-9(a)(5)-(6) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: REPRESENTATIONS EXCEEDING THE CHIROPRACTIC SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: HAR Section 16-76-25 and Section 16-76-26(6)(C).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Fibromyalgia, Functional Nutrition, Holistic Chiropractic, Functional Nutrition for systemic wellness, and Nutritional supplements and herbal treatments for disease, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Fibromyalgia, Functional Nutrition, Holistic Chiropractic, Functional Nutrition for systemic wellness, Nutritional supplements and herbal treatments for disease, and Emotional, mental, and spiritual healing via chiropractic, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under HAR Section 16-76-25 and Section 16-76-26(6)(C) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT III: FUNCTIONAL ASSESSMENT AND LABORATORY-TESTING CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: HAR Section 16-76-25 and Section 16-76-56(b)(24); HRS Chapter 436B.</w:t>
       </w:r>
     </w:p>