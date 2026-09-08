--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -119,83 +119,83 @@
         <w:t xml:space="preserve">The principal public materials reviewed include https://mnchironeuro.com/, https://www.mnchironeuro.com and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly posted content appears to make the following representations. QUOTE: "We can then address these underlying problems to create healing at the cellular level." Publicly posted content also appears to make the following representation. QUOTE: "We run advanced laboratory testing to identify metabolic imbalances in your body that can be robbing fuel from your body and triggering inflammation throughout." Furthermore, publicly posted content appears to make the following representation. QUOTE: "Dr. Huffman uses targeted brain-based therapies to stimulate and restore neural pathways disrupted by Lyme disease." The reviewed materials also include the specific term. QUOTE: "Lyme disease."</w:t>
+        <w:t xml:space="preserve">Publicly posted content appears to make the representation, "We can then address these underlying problems to create healing at the cellular level." Publicly posted content also appears to state, "We run advanced laboratory testing to identify metabolic imbalances in your body that can be robbing fuel from your body and triggering inflammation throughout." In addition, publicly posted content appears to state, "Dr. Huffman uses targeted brain-based therapies to stimulate and restore neural pathways disrupted by Lyme disease." Another publicly posted statement appears simply as "Lyme disease".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Consultation and Monetization Structure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public materials appear to describe the following consultation and monetization structure. The materials promote 1 commerce partner(s), and the compensation model is not yet established. Kickback or affiliate signals are present on 2 source(s).</w:t>
+        <w:t xml:space="preserve">Public materials appear to describe a consultation and monetization structure that promotes 1 commerce partner, with compensation model not yet established, and with kickback or affiliate signals on 2 source(s).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">C. Storefront and Product Sales</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public materials appear to link to Minnesota Chiropractic Neurology (coaching). The vendor's public materials describe provider compensation for such links.</w:t>
+        <w:t xml:space="preserve">Public materials appear to link to Minnesota Chiropractic Neurology (coaching), and the vendor's public materials describe provider compensation for such links.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">D. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>