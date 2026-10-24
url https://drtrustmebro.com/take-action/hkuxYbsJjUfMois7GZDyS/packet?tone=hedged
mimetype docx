--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -87,51 +87,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1831246040</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Illinois State Medical Board requesting formal investigation and regulatory review concerning Faith Schumann (the Respondent), practicing through Aligned Modern Health, 4555 N Lincoln Ave, Chicago, Illinois, 60625.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Testosterone Replacement Therapy (TRT), low testosterone, hormone replacement therapy, thyroid conditions, TRT addresses clinically confirmed low testosterone, and Immune &amp; Autoimmune Conditions, that may extend beyond the D.C. scope in Illinois.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Testosterone Replacement Therapy (TRT), low testosterone, hormone replacement therapy, thyroid conditions, TRT addresses clinically confirmed low testosterone, and Immune &amp; Autoimmune Conditions. A chiropractic license in Illinois covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public registry records associate the Respondent's licensure with Minnesota, while the practice location described in the public materials is in Illinois. This complaint is directed to the board for the state where the practice is publicly advertised. The licensing authority in Minnesota may also accept a complaint concerning the same conduct.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://alignedmodernhealth.com/people/functional-medicine/dr-faith-schumann-dc/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -181,51 +181,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Testosterone Replacement Therapy (TRT), low testosterone, hormone replacement therapy, thyroid conditions, TRT addresses clinically confirmed low testosterone, Immune &amp; Autoimmune Conditions, Hormone Optimization, Thyroid Health, Perimenopause &amp; Menopause Care, IBS and Bloating Management, SIBO and Gut Microbiome Support, and Autoimmune Conditions, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Testosterone Replacement Therapy (TRT), low testosterone, hormone replacement therapy, thyroid conditions, TRT addresses clinically confirmed low testosterone, Immune &amp; Autoimmune Conditions, Hormone Optimization, Thyroid Health, Perimenopause &amp; Menopause Care, IBS and Bloating Management, SIBO and Gut Microbiome Support, and Autoimmune Conditions. A chiropractic license in Illinois covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's chiropractic practice act and board advertising rules and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: ADVERTISING AND PUBLIC REPRESENTATION CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>
       </w:r>
     </w:p>