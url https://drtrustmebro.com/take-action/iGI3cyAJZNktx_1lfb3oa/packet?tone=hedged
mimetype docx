--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -113,138 +113,161 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1588146310</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the BOARD OF CHIROPRACTIC Nebraska Department of Health and Human Services Division of Public Health Licensure Unit requesting formal investigation and regulatory review concerning Taylor James Premer (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including ParaKit (Parasite Cleanse), Functional Medicine, Functional lab testing (GI MAP, DUTCH, blood work), Nutrition &amp; supplement protocols, root-cause approach, and Root-Cause Care, that may extend beyond the DC scope in Nebraska.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including ParaKit (Parasite Cleanse), Functional Medicine, Functional lab testing (GI MAP, DUTCH, blood work), root-cause approach, Root-Cause Care, and Functional Medicine for systemic disease, that may extend beyond the DC scope in Nebraska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://premerhealth.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Publicly available content appears to address Functional Medicine, Functional lab testing, including GI MAP, DUTCH, and blood work, Nutrition and supplement protocols, and a root-cause approach. Public content also appears to address Root-Cause Care, diagnosing systemic internal disease involving hormone, gut, and inflammation concerns through functional labs, treating the "root causes" of fatigue, gut issues, and behavioral changes, prescribing "practitioner-grade" supplements as medical treatment for dysfunction, and offering "Functional Medicine" as a service for systemic disease. Public content further appears to address Functional Medicine for systemic disease, GI MAP and DUTCH lab panels for hormone and gut dysfunction, and root-cause protocols for fatigue and gut issues, which the cited rule text suggests may fall outside the DC scope in Nebraska.</w:t>
+        <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly posted content appears to include the representations “Functional Medicine,” “ParaKit (Parasite Cleanse),” “Functional lab testing (GI MAP, DUTCH, blood work),” and “Nutrition &amp; supplement protocols.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
+        <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address ParaKit (Parasite Cleanse), diagnosis of blood sugar dysregulation via non-specific symptoms, and prescription of Berberine for blood sugar support. The public materials appear to concern parasitic infection and diabetes, conditions that the provided description indicates are not covered by a Nebraska chiropractic license, which covers the spine, joints, and muscles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content also appears to address Functional Medicine, including for systemic disease; functional lab testing, including GI MAP, DUTCH, and blood work; GI MAP and DUTCH lab panels for hormone or gut dysfunction; root-cause approaches and Root-Cause Care; root-cause protocols for fatigue and gut issues; functional medicine dietary advice for inflammation; and clean beef isolate protein powder. The provided facts indicate that the applicable licensing rules may place these topics outside the DC scope in Nebraska, and characterize functional lab testing, root-cause approaches and care, GI MAP and DUTCH panels, root-cause protocols, and dietary advice for inflammation as gray areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">C. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND AUTHORIZED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Neb. Rev. Stat. Section 38-805 and Section 38-178(24).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address ParaKit (Parasite Cleanse), Functional Medicine, Functional lab testing (GI MAP, DUTCH, blood work), Nutrition &amp; supplement protocols, root-cause approach, Root-Cause Care, Diagnosing systemic internal disease (hormone, gut, inflammation) via functional labs, Treating 'root causes' of fatigue, gut issues, and behavioral changes, Prescribing 'practitioner-grade' supplements as medical treatment for dysfunction, Offering 'Functional Medicine' as a service for systemic disease, Functional Medicine for systemic disease, and GI MAP and DUTCH lab panels for hormone/gut dysfunction, which the cited rule text suggests may fall outside the DC scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address ParaKit (Parasite Cleanse), Functional Medicine, Functional lab testing (GI MAP, DUTCH, blood work), root-cause approach, Root-Cause Care, Functional Medicine for systemic disease, GI MAP and DUTCH lab panels for hormone/gut dysfunction, Root-cause protocols for fatigue and gut issues, Diagnosis of blood sugar dysregulation via non-specific symptoms, Prescription of Berberine for blood sugar support, clean beef isolate protein powder, and Functional medicine dietary advice for inflammation, which the cited rule text suggests may fall outside the DC scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Neb. Rev. Stat. Section 38-805 and Section 38-178(24) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: UNLAWFUL INVASION OF THE FIELD OF MEDICINE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Neb. Rev. Stat. Sections 38-101 et seq..</w:t>
       </w:r>
     </w:p>
@@ -253,67 +276,81 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Neb. Rev. Stat. Sections 38-101 et seq. and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT III: UNPROFESSIONAL CONDUCT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Neb. Rev. Stat. Section 38-178(6), (9), and (17).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">The public representations described above appear capable of conveying to consumers a level of clinical authority beyond the licensed scope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Neb. Rev. Stat. Section 38-178(6), (9), and (17) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT IV: MISREPRESENTATION OF CREDENTIALS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Neb. Rev. Stat. Section 38-178(2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public marketing representations and testimonials described above appear to present the practice's services without consistently identifying the limits of the DC scope or the practitioner's credentials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Neb. Rev. Stat. Section 38-178(2) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IV. RELIEF REQUESTED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Formal investigation of the conduct described herein, including review of the Respondent's public advertising, website representations, consultation materials, and commercial structures.</w:t>
       </w:r>
     </w:p>