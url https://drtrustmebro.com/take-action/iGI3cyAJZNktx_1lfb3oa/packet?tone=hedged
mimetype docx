--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -113,122 +113,138 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1588146310</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the BOARD OF CHIROPRACTIC Nebraska Department of Health and Human Services Division of Public Health Licensure Unit requesting formal investigation and regulatory review concerning Taylor James Premer (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Functional Medicine, Functional lab testing (GI MAP, DUTCH, blood work), Nutrition &amp; supplement protocols, root-cause approach, Root-Cause Care, and Diagnosing systemic internal disease (hormone, gut, inflammation) via functional labs, that may extend beyond the DC scope in Nebraska.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including ParaKit (Parasite Cleanse), Functional Medicine, Functional lab testing (GI MAP, DUTCH, blood work), Nutrition &amp; supplement protocols, root-cause approach, and Root-Cause Care, that may extend beyond the DC scope in Nebraska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://premerhealth.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address Functional Medicine, which the cited rule text suggests may fall outside the DC scope in Nebraska. Public content appears to address Functional lab testing (GI MAP, DUTCH, blood work), which the cited rule text suggests may fall outside the DC scope in Nebraska. Public content appears to address Nutrition &amp; supplement protocols, which the cited rule text suggests may fall outside the DC scope in Nebraska. Public content appears to address root-cause approach, which the cited rule text suggests may fall outside the DC scope in Nebraska. Public content appears to address Root-Cause Care, which the cited rule text suggests may fall outside the DC scope in Nebraska. Public content appears to address Diagnosing systemic internal disease (hormone, gut, inflammation) via functional labs, which the cited rule text suggests may fall outside the DC scope in Nebraska. Public content appears to address Treating 'root causes' of fatigue, gut issues, and behavioral changes, which the cited rule text suggests may fall outside the DC scope in Nebraska. Public content appears to address Prescribing 'practitioner-grade' supplements as medical treatment for dysfunction, which the cited rule text suggests may fall outside the DC scope in Nebraska. Public content appears to address Offering 'Functional Medicine' as a service for systemic disease, which the cited rule text suggests may fall outside the DC scope in Nebraska. Public content appears to address Functional Medicine for systemic disease, which the cited rule text suggests may fall outside the DC scope in Nebraska. Public content appears to address GI MAP and DUTCH lab panels for hormone/gut dysfunction, which the cited rule text suggests may fall outside the DC scope in Nebraska. Public content appears to address Root-cause protocols for fatigue and gut issues, which the cited rule text suggests may fall outside the DC scope in Nebraska.</w:t>
+        <w:t xml:space="preserve">Publicly available content appears to address Functional Medicine, Functional lab testing, including GI MAP, DUTCH, and blood work, Nutrition and supplement protocols, and a root-cause approach. Public content also appears to address Root-Cause Care, diagnosing systemic internal disease involving hormone, gut, and inflammation concerns through functional labs, treating the "root causes" of fatigue, gut issues, and behavioral changes, prescribing "practitioner-grade" supplements as medical treatment for dysfunction, and offering "Functional Medicine" as a service for systemic disease. Public content further appears to address Functional Medicine for systemic disease, GI MAP and DUTCH lab panels for hormone and gut dysfunction, and root-cause protocols for fatigue and gut issues, which the cited rule text suggests may fall outside the DC scope in Nebraska.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND AUTHORIZED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Neb. Rev. Stat. Section 38-805 and Section 38-178(24).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address Functional Medicine, Functional lab testing (GI MAP, DUTCH, blood work), Nutrition &amp; supplement protocols, root-cause approach, Root-Cause Care, Diagnosing systemic internal disease (hormone, gut, inflammation) via functional labs, Treating 'root causes' of fatigue, gut issues, and behavioral changes, Prescribing 'practitioner-grade' supplements as medical treatment for dysfunction, Offering 'Functional Medicine' as a service for systemic disease, Functional Medicine for systemic disease, GI MAP and DUTCH lab panels for hormone/gut dysfunction, and Root-cause protocols for fatigue and gut issues, which the cited rule text suggests may fall outside the DC scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address ParaKit (Parasite Cleanse), Functional Medicine, Functional lab testing (GI MAP, DUTCH, blood work), Nutrition &amp; supplement protocols, root-cause approach, Root-Cause Care, Diagnosing systemic internal disease (hormone, gut, inflammation) via functional labs, Treating 'root causes' of fatigue, gut issues, and behavioral changes, Prescribing 'practitioner-grade' supplements as medical treatment for dysfunction, Offering 'Functional Medicine' as a service for systemic disease, Functional Medicine for systemic disease, and GI MAP and DUTCH lab panels for hormone/gut dysfunction, which the cited rule text suggests may fall outside the DC scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under Neb. Rev. Stat. Section 38-805 and Section 38-178(24) and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: UNLAWFUL INVASION OF THE FIELD OF MEDICINE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Neb. Rev. Stat. Sections 38-101 et seq..</w:t>
       </w:r>
     </w:p>