--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -80,90 +80,90 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1336723535</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the Kansas State Board of Healing Arts requesting formal investigation and regulatory review concerning Chloe Skidmore (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Thyroid conditions, Autoimmunity, Hashimoto’s, IBS &amp; SIBO, Anxiety &amp; Depression, and Type II Diabetes, that may extend beyond the DC scope in Kansas.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including Thyroid conditions, Autoimmunity, Hashimoto’s, IBS &amp; SIBO, Anxiety &amp; Depression, and Type II Diabetes. A chiropractic license in Kansas covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://truehealthks.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address Thyroid conditions, Autoimmunity, Hashimoto’s, IBS &amp; SIBO, Anxiety &amp; Depression, Type II Diabetes, PCOS &amp; Endometriosis, Chronic Fatigue, Diagnosing and managing diabetes and heart disease, Prescribing natural supplements to treat root causes of chronic disease, Fertility and pregnancy support, and Immune dysregulation, which the cited rule text suggests may fall outside the DC scope in Kansas.</w:t>
+        <w:t xml:space="preserve">Publicly available content appears to address thyroid conditions, autoimmunity, Hashimoto’s, IBS and SIBO, anxiety and depression, type II diabetes, PCOS and endometriosis, chronic fatigue, diagnosing and managing diabetes and heart disease, prescribing natural supplements to treat root causes of chronic disease, fertility and pregnancy support, and immune dysregulation, all in a way that the cited rule text suggests may fall outside the DC scope in Kansas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>