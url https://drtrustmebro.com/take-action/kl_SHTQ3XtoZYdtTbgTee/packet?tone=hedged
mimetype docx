--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -91,145 +91,120 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1275944506</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the TENNESSEE BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Martin Hart (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including PANS/PANDAS, Hashimoto's thyroiditis, rheumatoid arthritis, lupus, Mold Illness (CIRS), and Lyme Disease, that may extend beyond the D.C. scope in Tennessee.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including PANS/PANDAS, Pediatric PANS and PANDAS, Hashimoto's thyroiditis, rheumatoid arthritis, lupus, and Mold Illness (CIRS). A chiropractic license in Tennessee covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is PANS and PANDAS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public registry records associate the Respondent's licensure with Oregon, while the practice location described in the public materials is in Tennessee. This complaint is directed to the board for the state where the practice is publicly advertised. The licensing authority in Oregon may also accept a complaint concerning the same conduct.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://keystonefunctionalhealth.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">{"A. Scope of Practice Concerns":"Public content appears to address PANS/PANDAS and Pediatric PANS and PANDAS, as well as Hashimoto&amp;#39;s thyroiditis, rheumatoid arthritis, lupus, Mold Illness (CIRS), Lyme Disease, MCAS &amp;amp; Histamine Issues, Autoimmunity, Chronic Fatigue, mold illness and CIRS, and Lyme disease and co-infections, which the cited rule text suggests may fall outside the D.C. scope in Tennessee.","B. Complainant's Own Experience":"[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]"}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
-[...39 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICING BEYOND THE LAWFUL SCOPE OF CHIROPRACTIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: T.C.A. Section 63-4-101 and Rule 0260-02-.02.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address PANS/PANDAS, Hashimoto's thyroiditis, rheumatoid arthritis, lupus, Mold Illness (CIRS), Lyme Disease, MCAS &amp; Histamine Issues, Autoimmunity, Chronic Fatigue, Mold illness and CIRS, Lyme disease and co-infections, and Autoimmune and immune dysregulation, which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address PANS/PANDAS, Pediatric PANS and PANDAS, Hashimoto's thyroiditis, rheumatoid arthritis, lupus, Mold Illness (CIRS), Lyme Disease, MCAS &amp; Histamine Issues, Autoimmunity, Chronic Fatigue, Mold illness and CIRS, and Lyme disease and co-infections. A chiropractic license in Tennessee covers the spine, joints and muscles. It does not cover diagnosing or treating these conditions. In their own published words, the Respondent presents themselves as qualified to treat, or gives advice on, conditions that a published medical registry classes under its heading for infants and children. In the registry's own terms, that is PANS and PANDAS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under T.C.A. Section 63-4-101 and Rule 0260-02-.02 and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: DECEPTIVE AND MISLEADING CONDUCT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: Rule 0260-02-.13(1) and T.C.A. Section 63-1-123.</w:t>
       </w:r>
     </w:p>