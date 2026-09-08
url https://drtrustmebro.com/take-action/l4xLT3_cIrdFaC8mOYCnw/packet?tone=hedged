--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -119,51 +119,51 @@
         <w:t xml:space="preserve">The principal public materials reviewed include https://restorehlc.com/trish-talone/, https://amzn.to/3WputrT and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address a range of medical conditions, including Lyme Disease, Rheumatoid Arthritis, Multiple Sclerosis, Fibromyalgia, chronic fatigue, psoriatic arthritis, Heart disease, High cholesterol, Cancer risk, Depression, Worry about Alzheimer’s and dementia, and Autoimmune Disease. The cited rule text suggests that each of these conditions may fall outside the MSPT scope in Pennsylvania.</w:t>
+        <w:t xml:space="preserve">Publicly available content appears to address Lyme Disease, Rheumatoid Arthritis, Multiple Sclerosis, Fibromyalgia, chronic fatigue, psoriatic arthritis, Heart disease, High cholesterol, Cancer risk, Depression, worry about Alzheimer’s and dementia, and Autoimmune Disease, and the cited rule text suggests these topics may fall outside the MSPT scope in Pennsylvania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>