--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -105,147 +105,115 @@
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://drerinpollinger.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A. Licensure</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public content appears to address holistic chiropractic care, which the cited rule text suggests may fall outside the D.C. scope in Oregon. The cited rule treats this as a gray area. Public content appears to address self mastery mentorship, which the cited rule text suggests may fall outside the D.C. scope in Oregon. Public content appears to address retreats, which the cited rule text suggests may fall outside the D.C. scope in Oregon. Public content appears to address 1:1 Private Coaching, which the cited rule text suggests may fall outside the D.C. scope in Oregon. Public content appears to address 90 Days to Ultimate Alignment, which the cited rule text suggests may fall outside the D.C. scope in Oregon. Public content appears to address Network Chiropractic entrainments for trauma healing, which the cited rule text suggests may fall outside the D.C. scope in Oregon. Public content appears to address Self mastery mentorship for 'divine realignment', which the cited rule text suggests may fall outside the D.C. scope in Oregon. Public content appears to address Nervous system re-coding for 'erotic energy', which the cited rule text suggests may fall outside the D.C. scope in Oregon.</w:t>
+        <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Publicly posted content appears to make the following representation: "Experience self mastery mentorship, retreats, and holistic chiropractic care". Publicly posted content also appears to make the following representation: "holistic chiropractic care led by Dr. Erin Pollinger".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B. Marketing</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Publicly posted content appears to make the following representation. QUOTE: "Experience self mastery mentorship, retreats, and holistic chiropractic care". Publicly posted content appears to make the following representation. QUOTE: "holistic chiropractic care led by Dr. Erin Pollinger".</w:t>
+        <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public content appears to address holistic chiropractic care, self mastery mentorship, retreats, 1:1 Private Coaching, and 90 Days to Ultimate Alignment, each of which the cited rule text suggests may fall outside the D.C. scope in Oregon. Public content also appears to address Network Chiropractic entrainments for trauma healing, Self mastery mentorship for "divine realignment", and Nervous system re-coding for "erotic energy", each of which the cited rule text suggests may fall outside the D.C. scope in Oregon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">C. Clinical Frameworks</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public content appears to address holistic chiropractic care, which the cited rule text suggests may fall outside the D.C. scope in Oregon. The cited rule treats this as a gray area. Public content appears to address self mastery mentorship, which the cited rule text suggests may fall outside the D.C. scope in Oregon. Public content appears to address retreats, which the cited rule text suggests may fall outside the D.C. scope in Oregon. Public content appears to address 1:1 Private Coaching, which the cited rule text suggests may fall outside the D.C. scope in Oregon. Public content appears to address 90 Days to Ultimate Alignment, which the cited rule text suggests may fall outside the D.C. scope in Oregon. Public content appears to address Network Chiropractic entrainments for trauma healing, which the cited rule text suggests may fall outside the D.C. scope in Oregon. Public content appears to address Self mastery mentorship for 'divine realignment', which the cited rule text suggests may fall outside the D.C. scope in Oregon. Public content appears to address Nervous system re-coding for 'erotic energy', which the cited rule text suggests may fall outside the D.C. scope in Oregon.</w:t>
+        <w:t xml:space="preserve">C. Consultation and Monetization Structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public materials appear to describe the following consultation and monetization structure: Kickback/affiliate signals on 2 source(s).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">D. Funnel</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Public materials appear to describe the following consultation and monetization structure: Kickback/affiliate signals on 2 source(s).</w:t>
+        <w:t xml:space="preserve">D. Public Testimonials</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A publicly posted testimonial appears to describe diagnosis-level evaluation or treatment outcomes, stating: "With the somatic experiencing, the re-coding of the nervous system and the vibration of the entrainments, my outer reality now reflects the wisdom my body holds"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E. Storefront</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">G. Complainant's Own Experience</w:t>
+        <w:t xml:space="preserve">E. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>