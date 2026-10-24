--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -73,186 +73,186 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPI (public registry): 1053860726</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I. INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complainant respectfully submits this complaint to the OREGON BOARD OF CHIROPRACTIC EXAMINERS requesting formal investigation and regulatory review concerning Erin Pollinger (the Respondent), identified in the attached public materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including holistic chiropractic care, self mastery mentorship, retreats, 1:1 Private Coaching, 90 Days to Ultimate Alignment, and Network Chiropractic entrainments for trauma healing, that may extend beyond the D.C. scope in Oregon. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
+        <w:t xml:space="preserve">The public materials reviewed appear to present representations concerning the identification and management of health conditions, including holistic chiropractic care, 1:1 Private Coaching, 90 Days to Ultimate Alignment, Network Chiropractic entrainments for trauma healing, Self mastery mentorship for 'divine realignment', and Nervous system re-coding for 'erotic energy', that may extend beyond the D.C. scope in Oregon. The materials also appear to describe paid consultations, care plans, or product sales offered in connection with those representations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This complaint is based exclusively upon publicly available materials and does not rely upon confidential patient records, privileged communications, or non-public investigative information. The factual observations herein were assembled from an automated public-record review of the Respondent's public website and public registry records, and were reviewed and adopted by the Complainant. All observations are potential, unverified signals from public records; the Board is the sole finder of fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principal public materials reviewed include https://drerinpollinger.com/ and the public registry and license verification sources listed in the exhibit index below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II. STATEMENT OF FACTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. Public Marketing Representations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publicly posted content appears to make the following representation: "Experience self mastery mentorship, retreats, and holistic chiropractic care". Publicly posted content also appears to make the following representation: "holistic chiropractic care led by Dr. Erin Pollinger".</w:t>
+        <w:t xml:space="preserve">Publicly posted content appears to describe services using the phrases “holistic chiropractic care led by Dr. Erin Pollinger” and “Experience self mastery mentorship, retreats, and holistic chiropractic care.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B. Scope of Practice Concerns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public content appears to address holistic chiropractic care, self mastery mentorship, retreats, 1:1 Private Coaching, and 90 Days to Ultimate Alignment, each of which the cited rule text suggests may fall outside the D.C. scope in Oregon. Public content also appears to address Network Chiropractic entrainments for trauma healing, Self mastery mentorship for "divine realignment", and Nervous system re-coding for "erotic energy", each of which the cited rule text suggests may fall outside the D.C. scope in Oregon.</w:t>
+        <w:t xml:space="preserve">Public content appears to address holistic chiropractic care, which the applicable licensing rules appear to treat as a gray area that may fall outside the D.C. scope in Oregon. Other public content appears to address 1:1 Private Coaching, 90 Days to Ultimate Alignment, Network Chiropractic entrainments for trauma healing, Self mastery mentorship for 'divine realignment', and Nervous system re-coding for 'erotic energy', each of which the applicable licensing rules suggest may fall outside the D.C. scope in Oregon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">C. Consultation and Monetization Structure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Public materials appear to describe the following consultation and monetization structure: Kickback/affiliate signals on 2 source(s).</w:t>
+        <w:t xml:space="preserve">Public materials appear to indicate kickback or affiliate signals on two sources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">D. Public Testimonials</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A publicly posted testimonial appears to describe diagnosis-level evaluation or treatment outcomes, stating: "With the somatic experiencing, the re-coding of the nervous system and the vibration of the entrainments, my outer reality now reflects the wisdom my body holds"</w:t>
+        <w:t xml:space="preserve">A publicly posted testimonial appears to describe diagnosis-level evaluation or treatment outcomes, stating: “With the somatic experiencing, the re-coding of the nervous system and the vibration of the entrainments, my outer reality now reflects the wisdom my body holds”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E. Complainant's Own Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[DESCRIBE YOUR OWN EXPERIENCE, IF ANY]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III. AREAS OF CONCERN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT I: PRACTICE BEYOND THE LICENSED SCOPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address holistic chiropractic care, self mastery mentorship, retreats, 1:1 Private Coaching, 90 Days to Ultimate Alignment, Network Chiropractic entrainments for trauma healing, Self mastery mentorship for 'divine realignment', and Nervous system re-coding for 'erotic energy', which the cited rule text suggests may fall outside the D.C. scope.</w:t>
+        <w:t xml:space="preserve">The public materials described in the Statement of Facts above appear to address holistic chiropractic care, 1:1 Private Coaching, 90 Days to Ultimate Alignment, Network Chiropractic entrainments for trauma healing, Self mastery mentorship for 'divine realignment', and Nervous system re-coding for 'erotic energy', which the cited rule text suggests may fall outside the D.C. scope.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conduct described above raises substantial concerns under the state's chiropractic practice act and board advertising rules and warrants Board investigation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COUNT II: ADVERTISING AND PUBLIC REPRESENTATION CONCERNS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cited authority: the state's chiropractic practice act and board advertising rules.</w:t>
       </w:r>
     </w:p>